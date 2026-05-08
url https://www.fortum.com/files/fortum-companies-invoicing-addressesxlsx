--- v4 (2026-03-06)
+++ v5 (2026-05-08)
@@ -4,89 +4,89 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fortum-my.sharepoint.com/personal/kirsi_merila_fortum_com/Documents/Työjutut/2026/Internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8BAFE3FA-D2E7-4D38-9E97-82FBB74A7BD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A55338AA-E494-4823-BFE2-212E439BDA41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ALL companies" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ALL companies'!$A$2:$R$125</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2210" uniqueCount="857">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2242" uniqueCount="869">
   <si>
     <t>Company name</t>
   </si>
   <si>
     <t>Company no.</t>
   </si>
   <si>
     <t>Company ID</t>
   </si>
   <si>
     <t>VAT number</t>
   </si>
   <si>
     <t>e-Invoice operator 
 Basware</t>
   </si>
   <si>
     <t>e-Invoice address</t>
   </si>
   <si>
     <t>eMail address for PDF-invoice</t>
   </si>
   <si>
     <t>Post address</t>
   </si>
@@ -2636,75 +2636,111 @@
   <si>
     <t>003735100319722</t>
   </si>
   <si>
     <t>Fortum.FI722@bscs.basware.com</t>
   </si>
   <si>
     <t>0216:003735100319722</t>
   </si>
   <si>
     <t>Orimattilan Kuivannon Tuulivoima Oy</t>
   </si>
   <si>
     <t>3536022-5</t>
   </si>
   <si>
     <t>003735360225723</t>
   </si>
   <si>
     <t>Fortum.FI723@bscs.basware.com</t>
   </si>
   <si>
     <t>0216:003735360225723</t>
   </si>
   <si>
-    <t>Updated 20.2.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>FI32708708</t>
   </si>
   <si>
     <t>FI25594554</t>
   </si>
   <si>
     <t>FI25398764</t>
   </si>
   <si>
     <t>FI34235705</t>
   </si>
   <si>
     <t>FI26772359</t>
   </si>
   <si>
     <t>FI25520061</t>
   </si>
   <si>
     <t>FI34625367</t>
   </si>
   <si>
     <t>FI33227084</t>
+  </si>
+  <si>
+    <t>Updated 29.4.2026</t>
+  </si>
+  <si>
+    <t>Fortum Rauma Oy</t>
+  </si>
+  <si>
+    <t>3564031-5</t>
+  </si>
+  <si>
+    <t>'003735640315319</t>
+  </si>
+  <si>
+    <t>Fortum.FI319@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>'0216:003735640315319</t>
+  </si>
+  <si>
+    <t>Fortum Grön AB</t>
+  </si>
+  <si>
+    <t>559411-0453</t>
+  </si>
+  <si>
+    <t>'000755941104539779</t>
+  </si>
+  <si>
+    <t>Fortum.SE9779@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>'0007:55941104539779</t>
+  </si>
+  <si>
+    <t>Box 3030, c/o Fortum Sverige AB, Rättarvägen 3</t>
+  </si>
+  <si>
+    <t>SE-169 68 SOLNA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2810,80 +2846,96 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -2947,50 +2999,53 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hyperlink" xfId="5" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -3270,7554 +3325,7663 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI988@bscs.basware.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9753@bscs.basware.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI322@bscs.basware.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI325@bscs.basware.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI713@bscs.basware.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI720@bscs.basware.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI982@bscs.basware.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI391@bscs.basware.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9231@bscs.basware.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI986@bscs.basware.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.IN9120@bscs.basware.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9119@bscs.basware.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI323@bscs.basware.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI717@bscs.basware.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI723@bscs.basware.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI981@bscs.basware.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9757@bscs.basware.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9539@bscs.basware.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI326@bscs.basware.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI721@bscs.basware.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI714@bscs.basware.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI987@bscs.basware.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9750@bscs.basware.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI321@bscs.basware.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI710@bscs.basware.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI718@bscs.basware.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9751@bscs.basware.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI324@bscs.basware.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI719@bscs.basware.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI9559@bscs.basware.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI983@bscs.basware.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9463A@bscs.basware.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI712@bscs.basware.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI722@bscs.basware.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9592@bscs.basware.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI715@bscs.basware.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:R139"/>
+  <dimension ref="A1:R141"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F133" sqref="A1:R139"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="18" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" style="10" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="33" style="10" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.88671875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="39.6640625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.109375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="12.109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="19.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.88671875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="19.33203125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="31.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="26.88671875" style="11" customWidth="1"/>
+    <col min="14" max="14" width="41.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="17.33203125" style="2" customWidth="1"/>
+    <col min="16" max="16" width="27.109375" style="2" customWidth="1"/>
+    <col min="17" max="17" width="13.33203125" style="4" customWidth="1"/>
+    <col min="18" max="18" width="33" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="18" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="12"/>
-[...9 lines deleted...]
-      <c r="K1" s="17" t="s">
+      <c r="A1" s="13"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="18" t="s">
+        <v>856</v>
+      </c>
+      <c r="L1" s="20"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="14"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="13"/>
+    </row>
+    <row r="2" spans="1:18" s="12" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="22" t="s">
+        <v>651</v>
+      </c>
+      <c r="B2" s="22" t="s">
+        <v>650</v>
+      </c>
+      <c r="C2" s="22" t="s">
+        <v>635</v>
+      </c>
+      <c r="D2" s="22" t="s">
+        <v>636</v>
+      </c>
+      <c r="E2" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="I2" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="J2" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="K2" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="L2" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="M2" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="N2" s="22" t="s">
+        <v>625</v>
+      </c>
+      <c r="O2" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="P2" s="23" t="s">
+        <v>626</v>
+      </c>
+      <c r="Q2" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="R2" s="25" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D3" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="28" t="s">
+        <v>754</v>
+      </c>
+      <c r="G3" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K3" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="L3" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="M3" s="27" t="s">
+        <v>757</v>
+      </c>
+      <c r="N3" s="27" t="s">
+        <v>758</v>
+      </c>
+      <c r="O3" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="P3" s="28" t="s">
+        <v>769</v>
+      </c>
+      <c r="Q3" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R3" s="32"/>
+    </row>
+    <row r="4" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E4" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="27">
+        <v>9849</v>
+      </c>
+      <c r="H4" s="29">
+        <v>38998099</v>
+      </c>
+      <c r="I4" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="27" t="s">
+        <v>755</v>
+      </c>
+      <c r="N4" s="27" t="s">
+        <v>756</v>
+      </c>
+      <c r="O4" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="P4" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q4" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R4" s="32"/>
+    </row>
+    <row r="5" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C5" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E5" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="27">
+        <v>102</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K5" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P5" s="26" t="s">
+        <v>751</v>
+      </c>
+      <c r="Q5" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R5" s="32"/>
+    </row>
+    <row r="6" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C6" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="27">
+        <v>347</v>
+      </c>
+      <c r="H6" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P6" s="28" t="s">
+        <v>699</v>
+      </c>
+      <c r="Q6" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R6" s="32"/>
+    </row>
+    <row r="7" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="27">
+        <v>361</v>
+      </c>
+      <c r="H7" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="L7" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P7" s="26" t="s">
+        <v>700</v>
+      </c>
+      <c r="Q7" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R7" s="32"/>
+    </row>
+    <row r="8" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C8" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D8" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" s="27">
+        <v>362</v>
+      </c>
+      <c r="H8" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I8" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="L8" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="M8" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O8" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P8" s="26" t="s">
+        <v>701</v>
+      </c>
+      <c r="Q8" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R8" s="32"/>
+    </row>
+    <row r="9" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C9" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D9" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E9" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" s="37">
+        <v>367</v>
+      </c>
+      <c r="H9" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="J9" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="M9" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N9" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O9" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P9" s="36" t="s">
+        <v>702</v>
+      </c>
+      <c r="Q9" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R9" s="40"/>
+    </row>
+    <row r="10" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C10" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D10" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="37">
+        <v>368</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="I10" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="J10" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="L10" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="M10" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N10" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O10" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P10" s="36" t="s">
+        <v>703</v>
+      </c>
+      <c r="Q10" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R10" s="32"/>
+    </row>
+    <row r="11" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D11" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E11" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="37">
+        <v>369</v>
+      </c>
+      <c r="H11" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K11" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="M11" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O11" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P11" s="36" t="s">
+        <v>704</v>
+      </c>
+      <c r="Q11" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R11" s="32"/>
+    </row>
+    <row r="12" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" s="27">
+        <v>381</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="I12" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K12" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="L12" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="M12" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="N12" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P12" s="26" t="s">
+        <v>705</v>
+      </c>
+      <c r="Q12" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R12" s="32"/>
+    </row>
+    <row r="13" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C13" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D13" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="G13" s="27">
+        <v>389</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="I13" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K13" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O13" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P13" s="26" t="s">
+        <v>706</v>
+      </c>
+      <c r="Q13" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R13" s="32"/>
+    </row>
+    <row r="14" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C14" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D14" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E14" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="26" t="s">
+        <v>645</v>
+      </c>
+      <c r="G14" s="27">
+        <v>391</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="I14" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="J14" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K14" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="N14" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P14" s="26" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q14" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R14" s="32"/>
+    </row>
+    <row r="15" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C15" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D15" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="G15" s="27">
+        <v>971</v>
+      </c>
+      <c r="H15" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="I15" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K15" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N15" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O15" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P15" s="28" t="s">
+        <v>708</v>
+      </c>
+      <c r="Q15" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R15" s="32"/>
+    </row>
+    <row r="16" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D16" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E16" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="G16" s="27">
+        <v>972</v>
+      </c>
+      <c r="H16" s="29" t="s">
+        <v>86</v>
+      </c>
+      <c r="I16" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="J16" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K16" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="M16" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N16" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O16" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P16" s="28" t="s">
+        <v>709</v>
+      </c>
+      <c r="Q16" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R16" s="32"/>
+    </row>
+    <row r="17" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C17" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D17" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="G17" s="27">
+        <v>976</v>
+      </c>
+      <c r="H17" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="I17" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="L17" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="M17" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N17" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O17" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P17" s="26" t="s">
+        <v>710</v>
+      </c>
+      <c r="Q17" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R17" s="32"/>
+    </row>
+    <row r="18" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D18" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="28" t="s">
+        <v>95</v>
+      </c>
+      <c r="G18" s="27">
+        <v>978</v>
+      </c>
+      <c r="H18" s="29" t="s">
+        <v>96</v>
+      </c>
+      <c r="I18" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="L18" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N18" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O18" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P18" s="28" t="s">
+        <v>711</v>
+      </c>
+      <c r="Q18" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R18" s="32"/>
+    </row>
+    <row r="19" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C19" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D19" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E19" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="36" t="s">
+        <v>643</v>
+      </c>
+      <c r="G19" s="37">
+        <v>979</v>
+      </c>
+      <c r="H19" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="I19" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="J19" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K19" s="39" t="s">
+        <v>102</v>
+      </c>
+      <c r="L19" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="M19" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N19" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O19" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P19" s="28" t="s">
+        <v>712</v>
+      </c>
+      <c r="Q19" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R19" s="32"/>
+    </row>
+    <row r="20" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C20" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D20" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="G20" s="37">
+        <v>981</v>
+      </c>
+      <c r="H20" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="I20" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="J20" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K20" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="L20" s="34" t="s">
+        <v>108</v>
+      </c>
+      <c r="M20" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N20" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O20" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P20" s="28" t="s">
+        <v>713</v>
+      </c>
+      <c r="Q20" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R20" s="32"/>
+    </row>
+    <row r="21" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="26" t="s">
+        <v>656</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C21" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D21" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="G21" s="37">
+        <v>982</v>
+      </c>
+      <c r="H21" s="38" t="s">
+        <v>110</v>
+      </c>
+      <c r="I21" s="27" t="s">
+        <v>111</v>
+      </c>
+      <c r="J21" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K21" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="L21" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="M21" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N21" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O21" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P21" s="26" t="s">
+        <v>714</v>
+      </c>
+      <c r="Q21" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="R21" s="26"/>
+    </row>
+    <row r="22" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C22" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D22" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="G22" s="37">
+        <v>983</v>
+      </c>
+      <c r="H22" s="38" t="s">
+        <v>115</v>
+      </c>
+      <c r="I22" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="J22" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K22" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="L22" s="34" t="s">
+        <v>118</v>
+      </c>
+      <c r="M22" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N22" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O22" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P22" s="26" t="s">
+        <v>715</v>
+      </c>
+      <c r="Q22" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R22" s="32"/>
+    </row>
+    <row r="23" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C23" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D23" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="36" t="s">
+        <v>119</v>
+      </c>
+      <c r="G23" s="37">
+        <v>984</v>
+      </c>
+      <c r="H23" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="I23" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="J23" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K23" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="L23" s="34" t="s">
+        <v>123</v>
+      </c>
+      <c r="M23" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O23" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P23" s="26" t="s">
+        <v>716</v>
+      </c>
+      <c r="Q23" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R23" s="32"/>
+    </row>
+    <row r="24" spans="1:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B24" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C24" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D24" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E24" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F24" s="36" t="s">
+        <v>124</v>
+      </c>
+      <c r="G24" s="37">
+        <v>985</v>
+      </c>
+      <c r="H24" s="38" t="s">
+        <v>125</v>
+      </c>
+      <c r="I24" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="J24" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K24" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="L24" s="34" t="s">
+        <v>128</v>
+      </c>
+      <c r="M24" s="37" t="s">
+        <v>129</v>
+      </c>
+      <c r="N24" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O24" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P24" s="36" t="s">
+        <v>717</v>
+      </c>
+      <c r="Q24" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R24" s="43"/>
+    </row>
+    <row r="25" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C25" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D25" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E25" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="G25" s="37">
+        <v>986</v>
+      </c>
+      <c r="H25" s="38" t="s">
+        <v>131</v>
+      </c>
+      <c r="I25" s="27" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K25" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="L25" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="M25" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="N25" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O25" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P25" s="36" t="s">
+        <v>718</v>
+      </c>
+      <c r="Q25" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R25" s="32"/>
+    </row>
+    <row r="26" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B26" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C26" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D26" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E26" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="G26" s="37">
+        <v>987</v>
+      </c>
+      <c r="H26" s="38" t="s">
+        <v>137</v>
+      </c>
+      <c r="I26" s="27" t="s">
+        <v>138</v>
+      </c>
+      <c r="J26" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="L26" s="34" t="s">
+        <v>140</v>
+      </c>
+      <c r="M26" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="N26" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O26" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P26" s="36" t="s">
+        <v>719</v>
+      </c>
+      <c r="Q26" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R26" s="32"/>
+    </row>
+    <row r="27" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B27" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C27" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D27" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E27" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F27" s="36" t="s">
+        <v>644</v>
+      </c>
+      <c r="G27" s="37">
+        <v>988</v>
+      </c>
+      <c r="H27" s="38" t="s">
+        <v>142</v>
+      </c>
+      <c r="I27" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="J27" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K27" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="L27" s="34" t="s">
+        <v>145</v>
+      </c>
+      <c r="M27" s="37" t="s">
+        <v>146</v>
+      </c>
+      <c r="N27" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O27" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P27" s="28" t="s">
+        <v>720</v>
+      </c>
+      <c r="Q27" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R27" s="32"/>
+    </row>
+    <row r="28" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C28" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D28" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E28" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F28" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="G28" s="37">
+        <v>990</v>
+      </c>
+      <c r="H28" s="38" t="s">
+        <v>148</v>
+      </c>
+      <c r="I28" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="J28" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K28" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="L28" s="34" t="s">
+        <v>151</v>
+      </c>
+      <c r="M28" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="N28" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O28" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P28" s="39" t="s">
+        <v>752</v>
+      </c>
+      <c r="Q28" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R28" s="32"/>
+    </row>
+    <row r="29" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C29" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D29" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E29" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="36" t="s">
+        <v>153</v>
+      </c>
+      <c r="G29" s="37">
+        <v>991</v>
+      </c>
+      <c r="H29" s="38" t="s">
+        <v>154</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>155</v>
+      </c>
+      <c r="J29" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K29" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="L29" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="M29" s="37" t="s">
+        <v>158</v>
+      </c>
+      <c r="N29" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O29" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P29" s="39" t="s">
+        <v>753</v>
+      </c>
+      <c r="Q29" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R29" s="32"/>
+    </row>
+    <row r="30" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C30" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D30" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E30" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" s="28" t="s">
+        <v>267</v>
+      </c>
+      <c r="G30" s="27">
+        <v>992</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>268</v>
+      </c>
+      <c r="I30" s="27" t="s">
+        <v>269</v>
+      </c>
+      <c r="J30" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K30" s="30" t="s">
+        <v>270</v>
+      </c>
+      <c r="L30" s="26" t="s">
+        <v>271</v>
+      </c>
+      <c r="M30" s="27" t="s">
+        <v>272</v>
+      </c>
+      <c r="N30" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O30" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P30" s="26" t="s">
+        <v>721</v>
+      </c>
+      <c r="Q30" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R30" s="32"/>
+    </row>
+    <row r="31" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C31" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D31" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E31" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="28" t="s">
+        <v>273</v>
+      </c>
+      <c r="G31" s="27">
+        <v>993</v>
+      </c>
+      <c r="H31" s="29" t="s">
+        <v>274</v>
+      </c>
+      <c r="I31" s="27" t="s">
+        <v>275</v>
+      </c>
+      <c r="J31" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K31" s="31" t="s">
+        <v>276</v>
+      </c>
+      <c r="L31" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="M31" s="27" t="s">
+        <v>278</v>
+      </c>
+      <c r="N31" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O31" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P31" s="28" t="s">
+        <v>722</v>
+      </c>
+      <c r="Q31" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R31" s="32"/>
+    </row>
+    <row r="32" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C32" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D32" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E32" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="G32" s="27">
+        <v>9487</v>
+      </c>
+      <c r="H32" s="29" t="s">
+        <v>160</v>
+      </c>
+      <c r="I32" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="J32" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K32" s="30" t="s">
+        <v>162</v>
+      </c>
+      <c r="L32" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="N32" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="O32" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P32" s="26" t="s">
+        <v>723</v>
+      </c>
+      <c r="Q32" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R32" s="32"/>
+    </row>
+    <row r="33" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B33" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C33" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D33" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E33" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" s="26" t="s">
+        <v>164</v>
+      </c>
+      <c r="G33" s="27">
+        <v>9535</v>
+      </c>
+      <c r="H33" s="29" t="s">
+        <v>165</v>
+      </c>
+      <c r="I33" s="27" t="s">
+        <v>166</v>
+      </c>
+      <c r="J33" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K33" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="L33" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="M33" s="27" t="s">
+        <v>169</v>
+      </c>
+      <c r="N33" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O33" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P33" s="26" t="s">
+        <v>724</v>
+      </c>
+      <c r="Q33" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R33" s="32"/>
+    </row>
+    <row r="34" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B34" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C34" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D34" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="26" t="s">
+        <v>170</v>
+      </c>
+      <c r="G34" s="27">
+        <v>9559</v>
+      </c>
+      <c r="H34" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="I34" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="J34" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K34" s="30" t="s">
+        <v>173</v>
+      </c>
+      <c r="L34" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="M34" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="N34" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O34" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P34" s="26" t="s">
+        <v>725</v>
+      </c>
+      <c r="Q34" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R34" s="32"/>
+    </row>
+    <row r="35" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C35" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D35" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F35" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="G35" s="27">
+        <v>9774</v>
+      </c>
+      <c r="H35" s="29" t="s">
+        <v>177</v>
+      </c>
+      <c r="I35" s="27" t="s">
+        <v>178</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K35" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="L35" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="M35" s="27" t="s">
+        <v>181</v>
+      </c>
+      <c r="N35" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O35" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P35" s="28" t="s">
+        <v>726</v>
+      </c>
+      <c r="Q35" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R35" s="32"/>
+    </row>
+    <row r="36" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C36" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D36" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E36" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F36" s="36" t="s">
+        <v>182</v>
+      </c>
+      <c r="G36" s="37">
+        <v>9776</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>183</v>
+      </c>
+      <c r="I36" s="27" t="s">
+        <v>184</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K36" s="39" t="s">
+        <v>185</v>
+      </c>
+      <c r="L36" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="M36" s="37" t="s">
+        <v>187</v>
+      </c>
+      <c r="N36" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O36" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P36" s="28" t="s">
+        <v>727</v>
+      </c>
+      <c r="Q36" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R36" s="32"/>
+    </row>
+    <row r="37" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B37" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C37" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D37" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E37" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="G37" s="27">
+        <v>9839</v>
+      </c>
+      <c r="H37" s="29" t="s">
+        <v>189</v>
+      </c>
+      <c r="I37" s="27" t="s">
+        <v>654</v>
+      </c>
+      <c r="J37" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K37" s="33" t="s">
+        <v>190</v>
+      </c>
+      <c r="L37" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="M37" s="27" t="s">
+        <v>192</v>
+      </c>
+      <c r="N37" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O37" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P37" s="26" t="s">
+        <v>728</v>
+      </c>
+      <c r="Q37" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R37" s="32"/>
+    </row>
+    <row r="38" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B38" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C38" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D38" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E38" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F38" s="28" t="s">
+        <v>193</v>
+      </c>
+      <c r="G38" s="27" t="s">
+        <v>194</v>
+      </c>
+      <c r="H38" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="I38" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J38" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K38" s="30" t="s">
+        <v>197</v>
+      </c>
+      <c r="L38" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="M38" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="N38" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O38" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P38" s="28" t="s">
+        <v>729</v>
+      </c>
+      <c r="Q38" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R38" s="32"/>
+    </row>
+    <row r="39" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B39" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C39" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D39" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E39" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F39" s="28" t="s">
+        <v>200</v>
+      </c>
+      <c r="G39" s="27" t="s">
+        <v>201</v>
+      </c>
+      <c r="H39" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="I39" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K39" s="31" t="s">
+        <v>202</v>
+      </c>
+      <c r="L39" s="34" t="s">
+        <v>203</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>204</v>
+      </c>
+      <c r="N39" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O39" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P39" s="28" t="s">
+        <v>730</v>
+      </c>
+      <c r="Q39" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R39" s="32"/>
+    </row>
+    <row r="40" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B40" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C40" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D40" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E40" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="G40" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="H40" s="35" t="s">
+        <v>195</v>
+      </c>
+      <c r="I40" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J40" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K40" s="31" t="s">
+        <v>207</v>
+      </c>
+      <c r="L40" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="M40" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="N40" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O40" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P40" s="26" t="s">
+        <v>731</v>
+      </c>
+      <c r="Q40" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R40" s="32"/>
+    </row>
+    <row r="41" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B41" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C41" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D41" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E41" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="G41" s="27" t="s">
+        <v>211</v>
+      </c>
+      <c r="H41" s="35" t="s">
+        <v>195</v>
+      </c>
+      <c r="I41" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J41" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K41" s="31" t="s">
+        <v>212</v>
+      </c>
+      <c r="L41" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="M41" s="27" t="s">
+        <v>214</v>
+      </c>
+      <c r="N41" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O41" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P41" s="26" t="s">
+        <v>732</v>
+      </c>
+      <c r="Q41" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R41" s="32"/>
+    </row>
+    <row r="42" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B42" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C42" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D42" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E42" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F42" s="26" t="s">
+        <v>215</v>
+      </c>
+      <c r="G42" s="27" t="s">
+        <v>216</v>
+      </c>
+      <c r="H42" s="35" t="s">
+        <v>195</v>
+      </c>
+      <c r="I42" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J42" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K42" s="31" t="s">
+        <v>217</v>
+      </c>
+      <c r="L42" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="M42" s="27" t="s">
+        <v>219</v>
+      </c>
+      <c r="N42" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O42" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P42" s="26" t="s">
+        <v>733</v>
+      </c>
+      <c r="Q42" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R42" s="32"/>
+    </row>
+    <row r="43" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B43" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C43" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D43" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E43" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" s="36" t="s">
+        <v>220</v>
+      </c>
+      <c r="G43" s="37" t="s">
+        <v>221</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>195</v>
+      </c>
+      <c r="I43" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J43" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K43" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="L43" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="M43" s="37" t="s">
+        <v>224</v>
+      </c>
+      <c r="N43" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O43" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P43" s="36" t="s">
+        <v>734</v>
+      </c>
+      <c r="Q43" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R43" s="32"/>
+    </row>
+    <row r="44" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B44" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C44" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D44" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E44" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="G44" s="37" t="s">
+        <v>226</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>195</v>
+      </c>
+      <c r="I44" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J44" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K44" s="39" t="s">
+        <v>227</v>
+      </c>
+      <c r="L44" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="M44" s="37" t="s">
+        <v>229</v>
+      </c>
+      <c r="N44" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O44" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P44" s="36" t="s">
+        <v>735</v>
+      </c>
+      <c r="Q44" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R44" s="32"/>
+    </row>
+    <row r="45" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B45" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C45" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D45" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E45" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F45" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="G45" s="37" t="s">
+        <v>231</v>
+      </c>
+      <c r="H45" s="38" t="s">
+        <v>195</v>
+      </c>
+      <c r="I45" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J45" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K45" s="39" t="s">
+        <v>232</v>
+      </c>
+      <c r="L45" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="M45" s="37" t="s">
+        <v>234</v>
+      </c>
+      <c r="N45" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O45" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P45" s="36" t="s">
+        <v>736</v>
+      </c>
+      <c r="Q45" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R45" s="32"/>
+    </row>
+    <row r="46" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B46" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C46" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D46" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E46" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F46" s="28" t="s">
+        <v>235</v>
+      </c>
+      <c r="G46" s="27" t="s">
+        <v>236</v>
+      </c>
+      <c r="H46" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="I46" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J46" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K46" s="31" t="s">
+        <v>237</v>
+      </c>
+      <c r="L46" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="M46" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="N46" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O46" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P46" s="28" t="s">
+        <v>737</v>
+      </c>
+      <c r="Q46" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R46" s="32"/>
+    </row>
+    <row r="47" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B47" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C47" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D47" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E47" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F47" s="26" t="s">
+        <v>240</v>
+      </c>
+      <c r="G47" s="27" t="s">
+        <v>241</v>
+      </c>
+      <c r="H47" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="I47" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J47" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K47" s="33" t="s">
+        <v>242</v>
+      </c>
+      <c r="L47" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="M47" s="27" t="s">
+        <v>244</v>
+      </c>
+      <c r="N47" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O47" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P47" s="26" t="s">
+        <v>738</v>
+      </c>
+      <c r="Q47" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R47" s="32"/>
+    </row>
+    <row r="48" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B48" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C48" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D48" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E48" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F48" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="G48" s="27" t="s">
+        <v>246</v>
+      </c>
+      <c r="H48" s="29" t="s">
+        <v>247</v>
+      </c>
+      <c r="I48" s="27" t="s">
+        <v>248</v>
+      </c>
+      <c r="J48" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K48" s="31" t="s">
+        <v>249</v>
+      </c>
+      <c r="L48" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="M48" s="27" t="s">
+        <v>251</v>
+      </c>
+      <c r="N48" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O48" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P48" s="26" t="s">
+        <v>739</v>
+      </c>
+      <c r="Q48" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R48" s="32"/>
+    </row>
+    <row r="49" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B49" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C49" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D49" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E49" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="G49" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="H49" s="29" t="s">
+        <v>247</v>
+      </c>
+      <c r="I49" s="27" t="s">
+        <v>248</v>
+      </c>
+      <c r="J49" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K49" s="31" t="s">
+        <v>254</v>
+      </c>
+      <c r="L49" s="26" t="s">
+        <v>255</v>
+      </c>
+      <c r="M49" s="27" t="s">
+        <v>256</v>
+      </c>
+      <c r="N49" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O49" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P49" s="26" t="s">
+        <v>740</v>
+      </c>
+      <c r="Q49" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R49" s="32"/>
+    </row>
+    <row r="50" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B50" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C50" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D50" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E50" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F50" s="28" t="s">
+        <v>257</v>
+      </c>
+      <c r="G50" s="27" t="s">
+        <v>258</v>
+      </c>
+      <c r="H50" s="29" t="s">
+        <v>247</v>
+      </c>
+      <c r="I50" s="27" t="s">
+        <v>248</v>
+      </c>
+      <c r="J50" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K50" s="30" t="s">
+        <v>259</v>
+      </c>
+      <c r="L50" s="26" t="s">
+        <v>260</v>
+      </c>
+      <c r="M50" s="27" t="s">
+        <v>261</v>
+      </c>
+      <c r="N50" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O50" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P50" s="28" t="s">
+        <v>741</v>
+      </c>
+      <c r="Q50" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R50" s="32"/>
+    </row>
+    <row r="51" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B51" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C51" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D51" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E51" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F51" s="28" t="s">
+        <v>262</v>
+      </c>
+      <c r="G51" s="27" t="s">
+        <v>263</v>
+      </c>
+      <c r="H51" s="29" t="s">
+        <v>247</v>
+      </c>
+      <c r="I51" s="27" t="s">
+        <v>248</v>
+      </c>
+      <c r="J51" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K51" s="30" t="s">
+        <v>264</v>
+      </c>
+      <c r="L51" s="26" t="s">
+        <v>265</v>
+      </c>
+      <c r="M51" s="27" t="s">
+        <v>266</v>
+      </c>
+      <c r="N51" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O51" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="P51" s="28" t="s">
+        <v>742</v>
+      </c>
+      <c r="Q51" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R51" s="32"/>
+    </row>
+    <row r="52" spans="1:18" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B52" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C52" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D52" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E52" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F52" s="42" t="s">
+        <v>633</v>
+      </c>
+      <c r="G52" s="44">
+        <v>989</v>
+      </c>
+      <c r="H52" s="45" t="s">
+        <v>640</v>
+      </c>
+      <c r="I52" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="J52" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K52" s="46" t="s">
+        <v>638</v>
+      </c>
+      <c r="L52" s="42" t="s">
+        <v>639</v>
+      </c>
+      <c r="M52" s="47" t="s">
+        <v>690</v>
+      </c>
+      <c r="N52" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="O52" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P52" s="42" t="s">
+        <v>750</v>
+      </c>
+      <c r="Q52" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R52" s="48"/>
+    </row>
+    <row r="53" spans="1:18" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B53" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C53" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D53" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="E53" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="F53" s="36" t="s">
+        <v>279</v>
+      </c>
+      <c r="G53" s="37">
+        <v>9589</v>
+      </c>
+      <c r="H53" s="38" t="s">
+        <v>624</v>
+      </c>
+      <c r="I53" s="27" t="s">
+        <v>624</v>
+      </c>
+      <c r="J53" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="K53" s="37" t="s">
+        <v>304</v>
+      </c>
+      <c r="L53" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="M53" s="37" t="s">
+        <v>760</v>
+      </c>
+      <c r="N53" s="27" t="s">
+        <v>761</v>
+      </c>
+      <c r="O53" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="P53" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q53" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="R53" s="26"/>
+    </row>
+    <row r="54" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B54" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C54" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D54" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="E54" s="27" t="s">
+        <v>613</v>
+      </c>
+      <c r="F54" s="28" t="s">
+        <v>609</v>
+      </c>
+      <c r="G54" s="27">
+        <v>128</v>
+      </c>
+      <c r="H54" s="29">
+        <v>2668478</v>
+      </c>
+      <c r="I54" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="J54" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K54" s="30" t="s">
+        <v>610</v>
+      </c>
+      <c r="L54" s="26" t="s">
+        <v>611</v>
+      </c>
+      <c r="M54" s="27" t="s">
+        <v>612</v>
+      </c>
+      <c r="N54" s="27" t="s">
+        <v>612</v>
+      </c>
+      <c r="O54" s="27" t="s">
+        <v>613</v>
+      </c>
+      <c r="P54" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q54" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R54" s="40"/>
+    </row>
+    <row r="55" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B55" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C55" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D55" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="E55" s="27" t="s">
+        <v>613</v>
+      </c>
+      <c r="F55" s="36" t="s">
+        <v>619</v>
+      </c>
+      <c r="G55" s="37">
+        <v>9253</v>
+      </c>
+      <c r="H55" s="38">
+        <v>2346970</v>
+      </c>
+      <c r="I55" s="41">
+        <v>605828142</v>
+      </c>
+      <c r="J55" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K55" s="39" t="s">
+        <v>620</v>
+      </c>
+      <c r="L55" s="34" t="s">
+        <v>621</v>
+      </c>
+      <c r="M55" s="37" t="s">
+        <v>612</v>
+      </c>
+      <c r="N55" s="27" t="s">
+        <v>612</v>
+      </c>
+      <c r="O55" s="27" t="s">
+        <v>613</v>
+      </c>
+      <c r="P55" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q55" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R55" s="32"/>
+    </row>
+    <row r="56" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B56" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C56" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D56" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="E56" s="27" t="s">
+        <v>613</v>
+      </c>
+      <c r="F56" s="28" t="s">
+        <v>614</v>
+      </c>
+      <c r="G56" s="27">
+        <v>9422</v>
+      </c>
+      <c r="H56" s="29">
+        <v>2564354</v>
+      </c>
+      <c r="I56" s="27" t="s">
+        <v>615</v>
+      </c>
+      <c r="J56" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K56" s="30" t="s">
+        <v>616</v>
+      </c>
+      <c r="L56" s="26" t="s">
+        <v>617</v>
+      </c>
+      <c r="M56" s="27" t="s">
+        <v>618</v>
+      </c>
+      <c r="N56" s="27" t="s">
+        <v>612</v>
+      </c>
+      <c r="O56" s="27" t="s">
+        <v>613</v>
+      </c>
+      <c r="P56" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q56" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R56" s="32"/>
+    </row>
+    <row r="57" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B57" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C57" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D57" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="E57" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="F57" s="26" t="s">
+        <v>296</v>
+      </c>
+      <c r="G57" s="27">
+        <v>9471</v>
+      </c>
+      <c r="H57" s="29" t="s">
+        <v>297</v>
+      </c>
+      <c r="I57" s="27" t="s">
+        <v>297</v>
+      </c>
+      <c r="J57" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K57" s="33" t="s">
+        <v>298</v>
+      </c>
+      <c r="L57" s="26" t="s">
+        <v>299</v>
+      </c>
+      <c r="M57" s="27" t="s">
+        <v>300</v>
+      </c>
+      <c r="N57" s="27" t="s">
+        <v>301</v>
+      </c>
+      <c r="O57" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="P57" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q57" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R57" s="32"/>
+    </row>
+    <row r="58" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B58" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C58" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D58" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E58" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="F58" s="36" t="s">
+        <v>290</v>
+      </c>
+      <c r="G58" s="37">
+        <v>9715</v>
+      </c>
+      <c r="H58" s="38" t="s">
+        <v>291</v>
+      </c>
+      <c r="I58" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="J58" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K58" s="39" t="s">
+        <v>292</v>
+      </c>
+      <c r="L58" s="26" t="s">
+        <v>293</v>
+      </c>
+      <c r="M58" s="37" t="s">
+        <v>294</v>
+      </c>
+      <c r="N58" s="27" t="s">
+        <v>295</v>
+      </c>
+      <c r="O58" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="P58" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q58" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R58" s="32"/>
+    </row>
+    <row r="59" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B59" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C59" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D59" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="E59" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="F59" s="28" t="s">
+        <v>282</v>
+      </c>
+      <c r="G59" s="27">
+        <v>9725</v>
+      </c>
+      <c r="H59" s="29" t="s">
+        <v>283</v>
+      </c>
+      <c r="I59" s="27" t="s">
+        <v>284</v>
+      </c>
+      <c r="J59" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="K59" s="31" t="s">
+        <v>285</v>
+      </c>
+      <c r="L59" s="26" t="s">
+        <v>286</v>
+      </c>
+      <c r="M59" s="27" t="s">
+        <v>287</v>
+      </c>
+      <c r="N59" s="27" t="s">
+        <v>288</v>
+      </c>
+      <c r="O59" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="P59" s="26" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q59" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R59" s="32"/>
+    </row>
+    <row r="60" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B60" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C60" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D60" s="26" t="s">
+        <v>637</v>
+      </c>
+      <c r="E60" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="F60" s="26" t="s">
+        <v>302</v>
+      </c>
+      <c r="G60" s="27">
+        <v>9727</v>
+      </c>
+      <c r="H60" s="29" t="s">
+        <v>303</v>
+      </c>
+      <c r="I60" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="J60" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K60" s="31" t="s">
+        <v>305</v>
+      </c>
+      <c r="L60" s="26" t="s">
+        <v>306</v>
+      </c>
+      <c r="M60" s="27" t="s">
+        <v>623</v>
+      </c>
+      <c r="N60" s="27" t="s">
+        <v>288</v>
+      </c>
+      <c r="O60" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="P60" s="26" t="s">
+        <v>628</v>
+      </c>
+      <c r="Q60" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R60" s="32"/>
+    </row>
+    <row r="61" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B61" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C61" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D61" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E61" s="27" t="s">
+        <v>312</v>
+      </c>
+      <c r="F61" s="28" t="s">
+        <v>307</v>
+      </c>
+      <c r="G61" s="27">
+        <v>9120</v>
+      </c>
+      <c r="H61" s="29" t="s">
+        <v>308</v>
+      </c>
+      <c r="I61" s="27" t="s">
+        <v>304</v>
+      </c>
+      <c r="J61" s="49" t="s">
+        <v>304</v>
+      </c>
+      <c r="K61" s="31" t="s">
+        <v>304</v>
+      </c>
+      <c r="L61" s="26" t="s">
+        <v>309</v>
+      </c>
+      <c r="M61" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="N61" s="27" t="s">
+        <v>311</v>
+      </c>
+      <c r="O61" s="27" t="s">
+        <v>312</v>
+      </c>
+      <c r="P61" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q61" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R61" s="32"/>
+    </row>
+    <row r="62" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B62" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C62" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D62" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E62" s="27" t="s">
+        <v>318</v>
+      </c>
+      <c r="F62" s="36" t="s">
+        <v>322</v>
+      </c>
+      <c r="G62" s="37">
+        <v>9115</v>
+      </c>
+      <c r="H62" s="38">
+        <v>607102</v>
+      </c>
+      <c r="I62" s="27" t="s">
+        <v>323</v>
+      </c>
+      <c r="J62" s="49" t="s">
+        <v>304</v>
+      </c>
+      <c r="K62" s="31" t="s">
+        <v>304</v>
+      </c>
+      <c r="L62" s="26" t="s">
+        <v>324</v>
+      </c>
+      <c r="M62" s="37" t="s">
+        <v>325</v>
+      </c>
+      <c r="N62" s="27" t="s">
+        <v>326</v>
+      </c>
+      <c r="O62" s="27" t="s">
+        <v>318</v>
+      </c>
+      <c r="P62" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q62" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R62" s="32"/>
+    </row>
+    <row r="63" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B63" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C63" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D63" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E63" s="27" t="s">
+        <v>318</v>
+      </c>
+      <c r="F63" s="36" t="s">
+        <v>313</v>
+      </c>
+      <c r="G63" s="37">
+        <v>9117</v>
+      </c>
+      <c r="H63" s="38">
+        <v>666543</v>
+      </c>
+      <c r="I63" s="27" t="s">
+        <v>314</v>
+      </c>
+      <c r="J63" s="49" t="s">
+        <v>304</v>
+      </c>
+      <c r="K63" s="31" t="s">
+        <v>304</v>
+      </c>
+      <c r="L63" s="26" t="s">
+        <v>315</v>
+      </c>
+      <c r="M63" s="37" t="s">
+        <v>316</v>
+      </c>
+      <c r="N63" s="27" t="s">
+        <v>317</v>
+      </c>
+      <c r="O63" s="27" t="s">
+        <v>318</v>
+      </c>
+      <c r="P63" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q63" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R63" s="32"/>
+    </row>
+    <row r="64" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B64" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C64" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D64" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E64" s="27" t="s">
+        <v>318</v>
+      </c>
+      <c r="F64" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="37" t="s">
+        <v>319</v>
+      </c>
+      <c r="H64" s="38">
+        <v>518160</v>
+      </c>
+      <c r="I64" s="27" t="s">
+        <v>320</v>
+      </c>
+      <c r="J64" s="49" t="s">
+        <v>304</v>
+      </c>
+      <c r="K64" s="31" t="s">
+        <v>304</v>
+      </c>
+      <c r="L64" s="26" t="s">
+        <v>321</v>
+      </c>
+      <c r="M64" s="37" t="s">
+        <v>316</v>
+      </c>
+      <c r="N64" s="27" t="s">
+        <v>649</v>
+      </c>
+      <c r="O64" s="27" t="s">
+        <v>318</v>
+      </c>
+      <c r="P64" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q64" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R64" s="32"/>
+    </row>
+    <row r="65" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B65" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C65" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D65" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E65" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="F65" s="26" t="s">
+        <v>374</v>
+      </c>
+      <c r="G65" s="27">
+        <v>9750</v>
+      </c>
+      <c r="H65" s="29">
+        <v>914551757</v>
+      </c>
+      <c r="I65" s="27" t="s">
+        <v>375</v>
+      </c>
+      <c r="J65" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K65" s="30" t="s">
+        <v>376</v>
+      </c>
+      <c r="L65" s="26" t="s">
+        <v>377</v>
+      </c>
+      <c r="M65" s="42" t="s">
+        <v>691</v>
+      </c>
+      <c r="N65" s="42" t="s">
+        <v>692</v>
+      </c>
+      <c r="O65" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="P65" s="26" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q65" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R65" s="32"/>
+    </row>
+    <row r="66" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B66" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C66" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D66" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E66" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="F66" s="26" t="s">
+        <v>389</v>
+      </c>
+      <c r="G66" s="27">
+        <v>9751</v>
+      </c>
+      <c r="H66" s="29">
+        <v>983995691</v>
+      </c>
+      <c r="I66" s="27" t="s">
+        <v>390</v>
+      </c>
+      <c r="J66" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K66" s="31" t="s">
+        <v>391</v>
+      </c>
+      <c r="L66" s="26" t="s">
+        <v>392</v>
+      </c>
+      <c r="M66" s="42" t="s">
+        <v>691</v>
+      </c>
+      <c r="N66" s="42" t="s">
+        <v>692</v>
+      </c>
+      <c r="O66" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="P66" s="26" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q66" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R66" s="32"/>
+    </row>
+    <row r="67" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B67" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C67" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D67" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E67" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="F67" s="36" t="s">
+        <v>379</v>
+      </c>
+      <c r="G67" s="37">
+        <v>9753</v>
+      </c>
+      <c r="H67" s="38">
+        <v>970938974</v>
+      </c>
+      <c r="I67" s="27" t="s">
+        <v>380</v>
+      </c>
+      <c r="J67" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K67" s="39" t="s">
+        <v>381</v>
+      </c>
+      <c r="L67" s="26" t="s">
+        <v>382</v>
+      </c>
+      <c r="M67" s="42" t="s">
+        <v>691</v>
+      </c>
+      <c r="N67" s="42" t="s">
+        <v>692</v>
+      </c>
+      <c r="O67" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="P67" s="28" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q67" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R67" s="32"/>
+    </row>
+    <row r="68" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B68" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C68" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D68" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E68" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="F68" s="26" t="s">
+        <v>384</v>
+      </c>
+      <c r="G68" s="27">
+        <v>9757</v>
+      </c>
+      <c r="H68" s="29">
+        <v>982584027</v>
+      </c>
+      <c r="I68" s="27" t="s">
+        <v>385</v>
+      </c>
+      <c r="J68" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K68" s="33" t="s">
+        <v>386</v>
+      </c>
+      <c r="L68" s="26" t="s">
+        <v>387</v>
+      </c>
+      <c r="M68" s="42" t="s">
+        <v>691</v>
+      </c>
+      <c r="N68" s="42" t="s">
+        <v>692</v>
+      </c>
+      <c r="O68" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="P68" s="26" t="s">
+        <v>388</v>
+      </c>
+      <c r="Q68" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R68" s="32"/>
+    </row>
+    <row r="69" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B69" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C69" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D69" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E69" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F69" s="36" t="s">
+        <v>410</v>
+      </c>
+      <c r="G69" s="37">
+        <v>9850</v>
+      </c>
+      <c r="H69" s="38">
+        <v>365569059</v>
+      </c>
+      <c r="I69" s="27" t="s">
+        <v>411</v>
+      </c>
+      <c r="J69" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K69" s="39" t="s">
+        <v>412</v>
+      </c>
+      <c r="L69" s="34" t="s">
+        <v>413</v>
+      </c>
+      <c r="M69" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="N69" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O69" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P69" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q69" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R69" s="32"/>
+    </row>
+    <row r="70" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B70" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C70" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D70" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E70" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F70" s="36" t="s">
+        <v>400</v>
+      </c>
+      <c r="G70" s="37">
+        <v>9851</v>
+      </c>
+      <c r="H70" s="38">
+        <v>365569303</v>
+      </c>
+      <c r="I70" s="27" t="s">
+        <v>401</v>
+      </c>
+      <c r="J70" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K70" s="39" t="s">
+        <v>402</v>
+      </c>
+      <c r="L70" s="34" t="s">
+        <v>403</v>
+      </c>
+      <c r="M70" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="N70" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O70" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P70" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q70" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R70" s="32"/>
+    </row>
+    <row r="71" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B71" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C71" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D71" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E71" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F71" s="36" t="s">
+        <v>406</v>
+      </c>
+      <c r="G71" s="37">
+        <v>9852</v>
+      </c>
+      <c r="H71" s="38">
+        <v>365569415</v>
+      </c>
+      <c r="I71" s="27" t="s">
+        <v>407</v>
+      </c>
+      <c r="J71" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K71" s="39" t="s">
+        <v>408</v>
+      </c>
+      <c r="L71" s="34" t="s">
+        <v>409</v>
+      </c>
+      <c r="M71" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="N71" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O71" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P71" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q71" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R71" s="32"/>
+    </row>
+    <row r="72" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B72" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C72" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D72" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E72" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F72" s="36" t="s">
+        <v>436</v>
+      </c>
+      <c r="G72" s="37">
+        <v>9853</v>
+      </c>
+      <c r="H72" s="38" t="s">
+        <v>304</v>
+      </c>
+      <c r="I72" s="27" t="s">
+        <v>437</v>
+      </c>
+      <c r="J72" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K72" s="39" t="s">
+        <v>438</v>
+      </c>
+      <c r="L72" s="34" t="s">
+        <v>439</v>
+      </c>
+      <c r="M72" s="37" t="s">
+        <v>397</v>
+      </c>
+      <c r="N72" s="27" t="s">
+        <v>398</v>
+      </c>
+      <c r="O72" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P72" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q72" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R72" s="32"/>
+    </row>
+    <row r="73" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B73" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C73" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D73" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E73" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F73" s="36" t="s">
+        <v>770</v>
+      </c>
+      <c r="G73" s="37">
+        <v>9863</v>
+      </c>
+      <c r="H73" s="38" t="s">
+        <v>304</v>
+      </c>
+      <c r="I73" s="27" t="s">
+        <v>394</v>
+      </c>
+      <c r="J73" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K73" s="39" t="s">
+        <v>395</v>
+      </c>
+      <c r="L73" s="34" t="s">
+        <v>396</v>
+      </c>
+      <c r="M73" s="37" t="s">
+        <v>397</v>
+      </c>
+      <c r="N73" s="27" t="s">
+        <v>398</v>
+      </c>
+      <c r="O73" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P73" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q73" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R73" s="32"/>
+    </row>
+    <row r="74" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B74" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C74" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D74" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E74" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F74" s="26" t="s">
+        <v>449</v>
+      </c>
+      <c r="G74" s="27">
+        <v>9866</v>
+      </c>
+      <c r="H74" s="29" t="s">
+        <v>304</v>
+      </c>
+      <c r="I74" s="27" t="s">
+        <v>450</v>
+      </c>
+      <c r="J74" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K74" s="30" t="s">
+        <v>451</v>
+      </c>
+      <c r="L74" s="26" t="s">
+        <v>452</v>
+      </c>
+      <c r="M74" s="27" t="s">
+        <v>453</v>
+      </c>
+      <c r="N74" s="27" t="s">
+        <v>454</v>
+      </c>
+      <c r="O74" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P74" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q74" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R74" s="32"/>
+    </row>
+    <row r="75" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B75" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C75" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D75" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E75" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F75" s="36" t="s">
+        <v>424</v>
+      </c>
+      <c r="G75" s="37" t="s">
+        <v>425</v>
+      </c>
+      <c r="H75" s="38" t="s">
+        <v>416</v>
+      </c>
+      <c r="I75" s="27" t="s">
+        <v>417</v>
+      </c>
+      <c r="J75" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K75" s="39" t="s">
+        <v>426</v>
+      </c>
+      <c r="L75" s="34" t="s">
+        <v>427</v>
+      </c>
+      <c r="M75" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="N75" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O75" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P75" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q75" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R75" s="32"/>
+    </row>
+    <row r="76" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B76" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C76" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D76" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E76" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F76" s="36" t="s">
+        <v>414</v>
+      </c>
+      <c r="G76" s="37" t="s">
+        <v>415</v>
+      </c>
+      <c r="H76" s="38" t="s">
+        <v>416</v>
+      </c>
+      <c r="I76" s="27" t="s">
+        <v>417</v>
+      </c>
+      <c r="J76" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K76" s="39" t="s">
+        <v>418</v>
+      </c>
+      <c r="L76" s="34" t="s">
+        <v>419</v>
+      </c>
+      <c r="M76" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="N76" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O76" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P76" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q76" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R76" s="32"/>
+    </row>
+    <row r="77" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B77" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C77" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D77" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E77" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F77" s="36" t="s">
+        <v>420</v>
+      </c>
+      <c r="G77" s="37" t="s">
+        <v>421</v>
+      </c>
+      <c r="H77" s="38" t="s">
+        <v>416</v>
+      </c>
+      <c r="I77" s="27" t="s">
+        <v>417</v>
+      </c>
+      <c r="J77" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K77" s="39" t="s">
+        <v>422</v>
+      </c>
+      <c r="L77" s="34" t="s">
+        <v>423</v>
+      </c>
+      <c r="M77" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="N77" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O77" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P77" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q77" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R77" s="32"/>
+    </row>
+    <row r="78" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B78" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C78" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D78" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E78" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F78" s="36" t="s">
+        <v>428</v>
+      </c>
+      <c r="G78" s="37" t="s">
+        <v>429</v>
+      </c>
+      <c r="H78" s="38" t="s">
+        <v>416</v>
+      </c>
+      <c r="I78" s="27" t="s">
+        <v>417</v>
+      </c>
+      <c r="J78" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K78" s="39" t="s">
+        <v>430</v>
+      </c>
+      <c r="L78" s="34" t="s">
+        <v>431</v>
+      </c>
+      <c r="M78" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="N78" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O78" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P78" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q78" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R78" s="32"/>
+    </row>
+    <row r="79" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B79" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C79" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D79" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E79" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F79" s="36" t="s">
+        <v>432</v>
+      </c>
+      <c r="G79" s="37" t="s">
+        <v>433</v>
+      </c>
+      <c r="H79" s="38" t="s">
+        <v>416</v>
+      </c>
+      <c r="I79" s="27" t="s">
+        <v>417</v>
+      </c>
+      <c r="J79" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K79" s="39" t="s">
+        <v>434</v>
+      </c>
+      <c r="L79" s="34" t="s">
+        <v>435</v>
+      </c>
+      <c r="M79" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="N79" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O79" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P79" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q79" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R79" s="32"/>
+    </row>
+    <row r="80" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B80" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C80" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D80" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E80" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F80" s="26" t="s">
+        <v>445</v>
+      </c>
+      <c r="G80" s="27" t="s">
+        <v>446</v>
+      </c>
+      <c r="H80" s="29">
+        <v>271990231</v>
+      </c>
+      <c r="I80" s="27" t="s">
+        <v>442</v>
+      </c>
+      <c r="J80" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K80" s="30" t="s">
+        <v>447</v>
+      </c>
+      <c r="L80" s="26" t="s">
+        <v>448</v>
+      </c>
+      <c r="M80" s="27" t="s">
+        <v>404</v>
+      </c>
+      <c r="N80" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O80" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P80" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q80" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R80" s="32"/>
+    </row>
+    <row r="81" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B81" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C81" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D81" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E81" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="F81" s="28" t="s">
+        <v>440</v>
+      </c>
+      <c r="G81" s="27" t="s">
+        <v>441</v>
+      </c>
+      <c r="H81" s="29">
+        <v>271990231</v>
+      </c>
+      <c r="I81" s="27" t="s">
+        <v>442</v>
+      </c>
+      <c r="J81" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K81" s="30" t="s">
+        <v>443</v>
+      </c>
+      <c r="L81" s="26" t="s">
+        <v>444</v>
+      </c>
+      <c r="M81" s="27" t="s">
+        <v>404</v>
+      </c>
+      <c r="N81" s="27" t="s">
+        <v>405</v>
+      </c>
+      <c r="O81" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="P81" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q81" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R81" s="32"/>
+    </row>
+    <row r="82" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B82" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C82" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D82" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E82" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F82" s="36" t="s">
+        <v>457</v>
+      </c>
+      <c r="G82" s="37">
+        <v>9434</v>
+      </c>
+      <c r="H82" s="38" t="s">
+        <v>458</v>
+      </c>
+      <c r="I82" s="27" t="s">
+        <v>459</v>
+      </c>
+      <c r="J82" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K82" s="39" t="s">
+        <v>460</v>
+      </c>
+      <c r="L82" s="34" t="s">
+        <v>461</v>
+      </c>
+      <c r="M82" s="37" t="s">
+        <v>462</v>
+      </c>
+      <c r="N82" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O82" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P82" s="26" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q82" s="26">
+        <v>5564789674</v>
+      </c>
+      <c r="R82" s="32"/>
+    </row>
+    <row r="83" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B83" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C83" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D83" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E83" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F83" s="36" t="s">
+        <v>464</v>
+      </c>
+      <c r="G83" s="37">
+        <v>9552</v>
+      </c>
+      <c r="H83" s="38" t="s">
+        <v>465</v>
+      </c>
+      <c r="I83" s="27" t="s">
+        <v>466</v>
+      </c>
+      <c r="J83" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K83" s="39" t="s">
+        <v>467</v>
+      </c>
+      <c r="L83" s="34" t="s">
+        <v>468</v>
+      </c>
+      <c r="M83" s="37" t="s">
+        <v>469</v>
+      </c>
+      <c r="N83" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O83" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P83" s="26" t="s">
+        <v>657</v>
+      </c>
+      <c r="Q83" s="32">
+        <v>5567463087</v>
+      </c>
+      <c r="R83" s="32"/>
+    </row>
+    <row r="84" spans="1:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B84" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C84" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D84" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E84" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F84" s="36" t="s">
+        <v>470</v>
+      </c>
+      <c r="G84" s="37">
+        <v>9773</v>
+      </c>
+      <c r="H84" s="38" t="s">
+        <v>471</v>
+      </c>
+      <c r="I84" s="27" t="s">
+        <v>472</v>
+      </c>
+      <c r="J84" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K84" s="39" t="s">
+        <v>473</v>
+      </c>
+      <c r="L84" s="34" t="s">
+        <v>474</v>
+      </c>
+      <c r="M84" s="37" t="s">
+        <v>475</v>
+      </c>
+      <c r="N84" s="27" t="s">
+        <v>476</v>
+      </c>
+      <c r="O84" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P84" s="36" t="s">
+        <v>477</v>
+      </c>
+      <c r="Q84" s="32">
+        <v>5592889439</v>
+      </c>
+      <c r="R84" s="43"/>
+    </row>
+    <row r="85" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B85" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C85" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D85" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E85" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F85" s="36" t="s">
+        <v>478</v>
+      </c>
+      <c r="G85" s="37">
+        <v>9830</v>
+      </c>
+      <c r="H85" s="38" t="s">
+        <v>479</v>
+      </c>
+      <c r="I85" s="27" t="s">
+        <v>480</v>
+      </c>
+      <c r="J85" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K85" s="39" t="s">
+        <v>481</v>
+      </c>
+      <c r="L85" s="34" t="s">
+        <v>482</v>
+      </c>
+      <c r="M85" s="37" t="s">
+        <v>483</v>
+      </c>
+      <c r="N85" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O85" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P85" s="36" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q85" s="32">
+        <v>5593137440</v>
+      </c>
+      <c r="R85" s="32"/>
+    </row>
+    <row r="86" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B86" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C86" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D86" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E86" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F86" s="36" t="s">
+        <v>485</v>
+      </c>
+      <c r="G86" s="37">
+        <v>9832</v>
+      </c>
+      <c r="H86" s="38" t="s">
+        <v>486</v>
+      </c>
+      <c r="I86" s="27" t="s">
+        <v>487</v>
+      </c>
+      <c r="J86" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K86" s="39" t="s">
+        <v>488</v>
+      </c>
+      <c r="L86" s="34" t="s">
+        <v>489</v>
+      </c>
+      <c r="M86" s="37" t="s">
+        <v>490</v>
+      </c>
+      <c r="N86" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O86" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P86" s="28" t="s">
+        <v>658</v>
+      </c>
+      <c r="Q86" s="32">
+        <v>5593137309</v>
+      </c>
+      <c r="R86" s="32"/>
+    </row>
+    <row r="87" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B87" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C87" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D87" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E87" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F87" s="36" t="s">
+        <v>491</v>
+      </c>
+      <c r="G87" s="37">
+        <v>9833</v>
+      </c>
+      <c r="H87" s="38" t="s">
+        <v>492</v>
+      </c>
+      <c r="I87" s="27" t="s">
+        <v>493</v>
+      </c>
+      <c r="J87" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K87" s="39" t="s">
+        <v>494</v>
+      </c>
+      <c r="L87" s="34" t="s">
+        <v>495</v>
+      </c>
+      <c r="M87" s="37" t="s">
+        <v>496</v>
+      </c>
+      <c r="N87" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O87" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P87" s="26" t="s">
+        <v>659</v>
+      </c>
+      <c r="Q87" s="26">
+        <v>5593851958</v>
+      </c>
+      <c r="R87" s="32"/>
+    </row>
+    <row r="88" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B88" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C88" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D88" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E88" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F88" s="28" t="s">
+        <v>497</v>
+      </c>
+      <c r="G88" s="27">
+        <v>9835</v>
+      </c>
+      <c r="H88" s="29" t="s">
+        <v>498</v>
+      </c>
+      <c r="I88" s="27" t="s">
+        <v>499</v>
+      </c>
+      <c r="J88" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K88" s="30" t="s">
+        <v>500</v>
+      </c>
+      <c r="L88" s="26" t="s">
+        <v>501</v>
+      </c>
+      <c r="M88" s="27" t="s">
+        <v>502</v>
+      </c>
+      <c r="N88" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O88" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P88" s="26" t="s">
+        <v>503</v>
+      </c>
+      <c r="Q88" s="26">
+        <v>5593851974</v>
+      </c>
+      <c r="R88" s="32"/>
+    </row>
+    <row r="89" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B89" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C89" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D89" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E89" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F89" s="36" t="s">
+        <v>504</v>
+      </c>
+      <c r="G89" s="37">
+        <v>9870</v>
+      </c>
+      <c r="H89" s="38" t="s">
+        <v>505</v>
+      </c>
+      <c r="I89" s="27" t="s">
+        <v>506</v>
+      </c>
+      <c r="J89" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K89" s="39" t="s">
+        <v>507</v>
+      </c>
+      <c r="L89" s="26" t="s">
+        <v>508</v>
+      </c>
+      <c r="M89" s="37" t="s">
+        <v>509</v>
+      </c>
+      <c r="N89" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O89" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P89" s="28" t="s">
+        <v>660</v>
+      </c>
+      <c r="Q89" s="28" t="s">
+        <v>661</v>
+      </c>
+      <c r="R89" s="32"/>
+    </row>
+    <row r="90" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B90" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C90" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D90" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E90" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F90" s="26" t="s">
+        <v>510</v>
+      </c>
+      <c r="G90" s="27">
+        <v>9881</v>
+      </c>
+      <c r="H90" s="29" t="s">
+        <v>511</v>
+      </c>
+      <c r="I90" s="27" t="s">
+        <v>512</v>
+      </c>
+      <c r="J90" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K90" s="33" t="s">
+        <v>513</v>
+      </c>
+      <c r="L90" s="26" t="s">
+        <v>514</v>
+      </c>
+      <c r="M90" s="27" t="s">
+        <v>515</v>
+      </c>
+      <c r="N90" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O90" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P90" s="26" t="s">
+        <v>516</v>
+      </c>
+      <c r="Q90" s="32">
+        <v>5594388257</v>
+      </c>
+      <c r="R90" s="32"/>
+    </row>
+    <row r="91" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B91" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C91" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D91" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E91" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F91" s="26" t="s">
+        <v>517</v>
+      </c>
+      <c r="G91" s="27">
+        <v>9882</v>
+      </c>
+      <c r="H91" s="29" t="s">
+        <v>518</v>
+      </c>
+      <c r="I91" s="27" t="s">
+        <v>519</v>
+      </c>
+      <c r="J91" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K91" s="33" t="s">
+        <v>520</v>
+      </c>
+      <c r="L91" s="26" t="s">
+        <v>521</v>
+      </c>
+      <c r="M91" s="27" t="s">
+        <v>522</v>
+      </c>
+      <c r="N91" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O91" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P91" s="26" t="s">
+        <v>523</v>
+      </c>
+      <c r="Q91" s="32" t="s">
+        <v>524</v>
+      </c>
+      <c r="R91" s="32"/>
+    </row>
+    <row r="92" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B92" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C92" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D92" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E92" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F92" s="26" t="s">
+        <v>525</v>
+      </c>
+      <c r="G92" s="27">
+        <v>9883</v>
+      </c>
+      <c r="H92" s="29" t="s">
+        <v>526</v>
+      </c>
+      <c r="I92" s="27" t="s">
+        <v>527</v>
+      </c>
+      <c r="J92" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K92" s="33" t="s">
+        <v>528</v>
+      </c>
+      <c r="L92" s="26" t="s">
+        <v>529</v>
+      </c>
+      <c r="M92" s="27" t="s">
+        <v>530</v>
+      </c>
+      <c r="N92" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O92" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P92" s="26" t="s">
+        <v>531</v>
+      </c>
+      <c r="Q92" s="32" t="s">
+        <v>532</v>
+      </c>
+      <c r="R92" s="32"/>
+    </row>
+    <row r="93" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B93" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C93" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D93" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E93" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F93" s="28" t="s">
+        <v>771</v>
+      </c>
+      <c r="G93" s="27">
+        <v>9887</v>
+      </c>
+      <c r="H93" s="29" t="s">
+        <v>534</v>
+      </c>
+      <c r="I93" s="27" t="s">
+        <v>535</v>
+      </c>
+      <c r="J93" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K93" s="30" t="s">
+        <v>536</v>
+      </c>
+      <c r="L93" s="26" t="s">
+        <v>537</v>
+      </c>
+      <c r="M93" s="27" t="s">
+        <v>538</v>
+      </c>
+      <c r="N93" s="27" t="s">
+        <v>533</v>
+      </c>
+      <c r="O93" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P93" s="28" t="s">
+        <v>539</v>
+      </c>
+      <c r="Q93" s="32">
+        <v>5594455551</v>
+      </c>
+      <c r="R93" s="32"/>
+    </row>
+    <row r="94" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B94" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C94" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D94" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E94" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F94" s="36" t="s">
+        <v>540</v>
+      </c>
+      <c r="G94" s="37">
+        <v>9890</v>
+      </c>
+      <c r="H94" s="38" t="s">
+        <v>541</v>
+      </c>
+      <c r="I94" s="41" t="s">
+        <v>542</v>
+      </c>
+      <c r="J94" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K94" s="39" t="s">
+        <v>543</v>
+      </c>
+      <c r="L94" s="34" t="s">
+        <v>544</v>
+      </c>
+      <c r="M94" s="37" t="s">
+        <v>545</v>
+      </c>
+      <c r="N94" s="27" t="s">
+        <v>533</v>
+      </c>
+      <c r="O94" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P94" s="28" t="s">
+        <v>546</v>
+      </c>
+      <c r="Q94" s="32">
+        <v>5594455544</v>
+      </c>
+      <c r="R94" s="32"/>
+    </row>
+    <row r="95" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B95" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C95" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D95" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E95" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F95" s="36" t="s">
+        <v>547</v>
+      </c>
+      <c r="G95" s="37" t="s">
+        <v>548</v>
+      </c>
+      <c r="H95" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I95" s="27" t="s">
+        <v>550</v>
+      </c>
+      <c r="J95" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K95" s="39" t="s">
+        <v>551</v>
+      </c>
+      <c r="L95" s="34" t="s">
+        <v>552</v>
+      </c>
+      <c r="M95" s="37" t="s">
+        <v>553</v>
+      </c>
+      <c r="N95" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O95" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P95" s="28" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q95" s="32" t="s">
+        <v>554</v>
+      </c>
+      <c r="R95" s="32"/>
+    </row>
+    <row r="96" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B96" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C96" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D96" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E96" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F96" s="36" t="s">
+        <v>555</v>
+      </c>
+      <c r="G96" s="37" t="s">
+        <v>556</v>
+      </c>
+      <c r="H96" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I96" s="27" t="s">
+        <v>550</v>
+      </c>
+      <c r="J96" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K96" s="39" t="s">
+        <v>557</v>
+      </c>
+      <c r="L96" s="34" t="s">
+        <v>558</v>
+      </c>
+      <c r="M96" s="37" t="s">
+        <v>559</v>
+      </c>
+      <c r="N96" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O96" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P96" s="26" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q96" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R96" s="32"/>
+    </row>
+    <row r="97" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B97" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C97" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D97" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E97" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F97" s="36" t="s">
+        <v>629</v>
+      </c>
+      <c r="G97" s="37" t="s">
+        <v>560</v>
+      </c>
+      <c r="H97" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I97" s="27" t="s">
+        <v>550</v>
+      </c>
+      <c r="J97" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K97" s="39" t="s">
+        <v>561</v>
+      </c>
+      <c r="L97" s="34" t="s">
+        <v>562</v>
+      </c>
+      <c r="M97" s="37" t="s">
+        <v>563</v>
+      </c>
+      <c r="N97" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O97" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P97" s="26" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q97" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R97" s="32"/>
+    </row>
+    <row r="98" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B98" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C98" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D98" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E98" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F98" s="36" t="s">
+        <v>630</v>
+      </c>
+      <c r="G98" s="37" t="s">
+        <v>564</v>
+      </c>
+      <c r="H98" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I98" s="27" t="s">
+        <v>550</v>
+      </c>
+      <c r="J98" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K98" s="39" t="s">
+        <v>565</v>
+      </c>
+      <c r="L98" s="34" t="s">
+        <v>566</v>
+      </c>
+      <c r="M98" s="37" t="s">
+        <v>567</v>
+      </c>
+      <c r="N98" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O98" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P98" s="26" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q98" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R98" s="32"/>
+    </row>
+    <row r="99" spans="1:18" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B99" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C99" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D99" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E99" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F99" s="36" t="s">
+        <v>631</v>
+      </c>
+      <c r="G99" s="37" t="s">
+        <v>568</v>
+      </c>
+      <c r="H99" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I99" s="27" t="s">
+        <v>569</v>
+      </c>
+      <c r="J99" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K99" s="39" t="s">
+        <v>570</v>
+      </c>
+      <c r="L99" s="34" t="s">
+        <v>571</v>
+      </c>
+      <c r="M99" s="37" t="s">
+        <v>572</v>
+      </c>
+      <c r="N99" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O99" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P99" s="36" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q99" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R99" s="43"/>
+    </row>
+    <row r="100" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B100" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C100" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D100" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E100" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F100" s="36" t="s">
+        <v>573</v>
+      </c>
+      <c r="G100" s="37" t="s">
+        <v>574</v>
+      </c>
+      <c r="H100" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I100" s="27" t="s">
+        <v>569</v>
+      </c>
+      <c r="J100" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K100" s="39" t="s">
+        <v>575</v>
+      </c>
+      <c r="L100" s="34" t="s">
+        <v>576</v>
+      </c>
+      <c r="M100" s="37" t="s">
+        <v>577</v>
+      </c>
+      <c r="N100" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O100" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P100" s="36" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q100" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R100" s="32"/>
+    </row>
+    <row r="101" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B101" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C101" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D101" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E101" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F101" s="36" t="s">
+        <v>578</v>
+      </c>
+      <c r="G101" s="37" t="s">
+        <v>579</v>
+      </c>
+      <c r="H101" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I101" s="27" t="s">
+        <v>550</v>
+      </c>
+      <c r="J101" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K101" s="39" t="s">
+        <v>580</v>
+      </c>
+      <c r="L101" s="34" t="s">
+        <v>581</v>
+      </c>
+      <c r="M101" s="37" t="s">
+        <v>582</v>
+      </c>
+      <c r="N101" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O101" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P101" s="36" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q101" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R101" s="32"/>
+    </row>
+    <row r="102" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B102" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C102" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D102" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E102" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F102" s="36" t="s">
+        <v>583</v>
+      </c>
+      <c r="G102" s="37" t="s">
+        <v>584</v>
+      </c>
+      <c r="H102" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I102" s="27" t="s">
+        <v>569</v>
+      </c>
+      <c r="J102" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K102" s="39" t="s">
+        <v>585</v>
+      </c>
+      <c r="L102" s="34" t="s">
+        <v>586</v>
+      </c>
+      <c r="M102" s="37" t="s">
+        <v>587</v>
+      </c>
+      <c r="N102" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O102" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P102" s="28" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q102" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R102" s="32"/>
+    </row>
+    <row r="103" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B103" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C103" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D103" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E103" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F103" s="36" t="s">
+        <v>588</v>
+      </c>
+      <c r="G103" s="37" t="s">
+        <v>589</v>
+      </c>
+      <c r="H103" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I103" s="27" t="s">
+        <v>550</v>
+      </c>
+      <c r="J103" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K103" s="39" t="s">
+        <v>590</v>
+      </c>
+      <c r="L103" s="34" t="s">
+        <v>591</v>
+      </c>
+      <c r="M103" s="37" t="s">
+        <v>592</v>
+      </c>
+      <c r="N103" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O103" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P103" s="32" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q103" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R103" s="32"/>
+    </row>
+    <row r="104" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B104" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C104" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D104" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E104" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F104" s="36" t="s">
+        <v>593</v>
+      </c>
+      <c r="G104" s="37" t="s">
+        <v>594</v>
+      </c>
+      <c r="H104" s="38" t="s">
+        <v>549</v>
+      </c>
+      <c r="I104" s="27" t="s">
+        <v>569</v>
+      </c>
+      <c r="J104" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K104" s="39" t="s">
+        <v>595</v>
+      </c>
+      <c r="L104" s="34" t="s">
+        <v>596</v>
+      </c>
+      <c r="M104" s="37" t="s">
+        <v>597</v>
+      </c>
+      <c r="N104" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O104" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P104" s="32" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q104" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R104" s="32"/>
+    </row>
+    <row r="105" spans="1:18" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B105" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C105" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D105" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E105" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F105" s="28" t="s">
+        <v>598</v>
+      </c>
+      <c r="G105" s="27" t="s">
+        <v>599</v>
+      </c>
+      <c r="H105" s="29" t="s">
+        <v>549</v>
+      </c>
+      <c r="I105" s="27" t="s">
+        <v>550</v>
+      </c>
+      <c r="J105" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K105" s="30" t="s">
+        <v>600</v>
+      </c>
+      <c r="L105" s="26" t="s">
+        <v>601</v>
+      </c>
+      <c r="M105" s="27" t="s">
+        <v>602</v>
+      </c>
+      <c r="N105" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O105" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P105" s="26" t="s">
+        <v>759</v>
+      </c>
+      <c r="Q105" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R105" s="32"/>
+    </row>
+    <row r="106" spans="1:18" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B106" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C106" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D106" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E106" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="F106" s="26" t="s">
+        <v>603</v>
+      </c>
+      <c r="G106" s="27" t="s">
+        <v>604</v>
+      </c>
+      <c r="H106" s="29" t="s">
+        <v>605</v>
+      </c>
+      <c r="I106" s="27" t="s">
+        <v>606</v>
+      </c>
+      <c r="J106" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K106" s="30" t="s">
+        <v>622</v>
+      </c>
+      <c r="L106" s="26" t="s">
+        <v>607</v>
+      </c>
+      <c r="M106" s="27" t="s">
+        <v>608</v>
+      </c>
+      <c r="N106" s="27" t="s">
+        <v>455</v>
+      </c>
+      <c r="O106" s="27" t="s">
+        <v>456</v>
+      </c>
+      <c r="P106" s="26" t="s">
+        <v>762</v>
+      </c>
+      <c r="Q106" s="32">
+        <v>5565490678</v>
+      </c>
+      <c r="R106" s="40"/>
+    </row>
+    <row r="107" spans="1:18" s="10" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A107" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B107" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C107" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D107" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E107" s="27" t="s">
+        <v>372</v>
+      </c>
+      <c r="F107" s="36" t="s">
+        <v>365</v>
+      </c>
+      <c r="G107" s="37" t="s">
+        <v>366</v>
+      </c>
+      <c r="H107" s="38">
+        <v>61499404</v>
+      </c>
+      <c r="I107" s="27" t="s">
+        <v>367</v>
+      </c>
+      <c r="J107" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="K107" s="39" t="s">
+        <v>368</v>
+      </c>
+      <c r="L107" s="26" t="s">
+        <v>369</v>
+      </c>
+      <c r="M107" s="37" t="s">
+        <v>370</v>
+      </c>
+      <c r="N107" s="27" t="s">
+        <v>371</v>
+      </c>
+      <c r="O107" s="27" t="s">
+        <v>372</v>
+      </c>
+      <c r="P107" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q107" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R107" s="50"/>
+    </row>
+    <row r="108" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A108" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B108" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C108" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D108" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E108" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="F108" s="49" t="s">
+        <v>361</v>
+      </c>
+      <c r="G108" s="51">
+        <v>9118</v>
+      </c>
+      <c r="H108" s="52">
+        <v>61244643</v>
+      </c>
+      <c r="I108" s="51" t="s">
+        <v>362</v>
+      </c>
+      <c r="J108" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K108" s="51" t="s">
+        <v>363</v>
+      </c>
+      <c r="L108" s="26" t="s">
+        <v>364</v>
+      </c>
+      <c r="M108" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="N108" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="O108" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="P108" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q108" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R108" s="50"/>
+    </row>
+    <row r="109" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A109" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B109" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C109" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D109" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E109" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="F109" s="49" t="s">
+        <v>358</v>
+      </c>
+      <c r="G109" s="51">
+        <v>9119</v>
+      </c>
+      <c r="H109" s="52">
+        <v>58911219</v>
+      </c>
+      <c r="I109" s="51" t="s">
+        <v>304</v>
+      </c>
+      <c r="J109" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K109" s="51" t="s">
+        <v>359</v>
+      </c>
+      <c r="L109" s="26" t="s">
+        <v>360</v>
+      </c>
+      <c r="M109" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="N109" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="O109" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="P109" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q109" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R109" s="50"/>
+    </row>
+    <row r="110" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A110" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B110" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C110" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D110" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E110" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="F110" s="49" t="s">
+        <v>347</v>
+      </c>
+      <c r="G110" s="51">
+        <v>9231</v>
+      </c>
+      <c r="H110" s="52">
+        <v>24184798</v>
+      </c>
+      <c r="I110" s="51" t="s">
+        <v>348</v>
+      </c>
+      <c r="J110" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K110" s="51" t="s">
+        <v>349</v>
+      </c>
+      <c r="L110" s="26" t="s">
+        <v>350</v>
+      </c>
+      <c r="M110" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="N110" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="O110" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="P110" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q110" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R110" s="50"/>
+    </row>
+    <row r="111" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A111" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B111" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C111" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D111" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E111" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="F111" s="49" t="s">
+        <v>351</v>
+      </c>
+      <c r="G111" s="51">
+        <v>9539</v>
+      </c>
+      <c r="H111" s="52">
+        <v>34265034</v>
+      </c>
+      <c r="I111" s="51" t="s">
+        <v>653</v>
+      </c>
+      <c r="J111" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K111" s="51" t="s">
+        <v>352</v>
+      </c>
+      <c r="L111" s="26" t="s">
+        <v>353</v>
+      </c>
+      <c r="M111" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="N111" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="O111" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="P111" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q111" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R111" s="50"/>
+    </row>
+    <row r="112" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A112" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B112" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C112" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D112" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E112" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="F112" s="49" t="s">
+        <v>354</v>
+      </c>
+      <c r="G112" s="51">
+        <v>9592</v>
+      </c>
+      <c r="H112" s="52">
+        <v>53781112</v>
+      </c>
+      <c r="I112" s="51" t="s">
+        <v>355</v>
+      </c>
+      <c r="J112" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K112" s="51" t="s">
+        <v>356</v>
+      </c>
+      <c r="L112" s="26" t="s">
+        <v>357</v>
+      </c>
+      <c r="M112" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="N112" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="O112" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="P112" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q112" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R112" s="50"/>
+    </row>
+    <row r="113" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A113" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B113" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C113" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D113" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E113" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="F113" s="49" t="s">
+        <v>327</v>
+      </c>
+      <c r="G113" s="51">
+        <v>9713</v>
+      </c>
+      <c r="H113" s="52">
+        <v>61499676</v>
+      </c>
+      <c r="I113" s="51" t="s">
+        <v>304</v>
+      </c>
+      <c r="J113" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K113" s="51" t="s">
+        <v>328</v>
+      </c>
+      <c r="L113" s="26" t="s">
+        <v>329</v>
+      </c>
+      <c r="M113" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="N113" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="O113" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="P113" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q113" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R113" s="50"/>
+    </row>
+    <row r="114" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A114" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B114" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C114" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D114" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E114" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="F114" s="49" t="s">
+        <v>338</v>
+      </c>
+      <c r="G114" s="51">
+        <v>9717</v>
+      </c>
+      <c r="H114" s="52">
+        <v>860776104</v>
+      </c>
+      <c r="I114" s="51" t="s">
+        <v>339</v>
+      </c>
+      <c r="J114" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K114" s="51" t="s">
+        <v>340</v>
+      </c>
+      <c r="L114" s="26" t="s">
+        <v>341</v>
+      </c>
+      <c r="M114" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="N114" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="O114" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="P114" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q114" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R114" s="50"/>
+    </row>
+    <row r="115" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A115" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B115" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C115" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D115" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E115" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="F115" s="49" t="s">
+        <v>333</v>
+      </c>
+      <c r="G115" s="51" t="s">
+        <v>334</v>
+      </c>
+      <c r="H115" s="52">
+        <v>85246506</v>
+      </c>
+      <c r="I115" s="51" t="s">
+        <v>335</v>
+      </c>
+      <c r="J115" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K115" s="51" t="s">
+        <v>336</v>
+      </c>
+      <c r="L115" s="26" t="s">
+        <v>337</v>
+      </c>
+      <c r="M115" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="N115" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="O115" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="P115" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q115" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R115" s="50"/>
+    </row>
+    <row r="116" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A116" s="26" t="s">
+        <v>655</v>
+      </c>
+      <c r="B116" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C116" s="26" t="s">
+        <v>642</v>
+      </c>
+      <c r="D116" s="26" t="s">
+        <v>641</v>
+      </c>
+      <c r="E116" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="F116" s="49" t="s">
+        <v>342</v>
+      </c>
+      <c r="G116" s="51" t="s">
+        <v>343</v>
+      </c>
+      <c r="H116" s="52">
+        <v>24248582</v>
+      </c>
+      <c r="I116" s="51" t="s">
+        <v>344</v>
+      </c>
+      <c r="J116" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="K116" s="51" t="s">
+        <v>345</v>
+      </c>
+      <c r="L116" s="26" t="s">
+        <v>346</v>
+      </c>
+      <c r="M116" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="N116" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="O116" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="P116" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q116" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="R116" s="50"/>
+    </row>
+    <row r="117" spans="1:18" s="10" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A117" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B117" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C117" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D117" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E117" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="F117" s="42" t="s">
+        <v>634</v>
+      </c>
+      <c r="G117" s="44" t="s">
+        <v>632</v>
+      </c>
+      <c r="H117" s="45">
+        <v>61499404</v>
+      </c>
+      <c r="I117" s="44" t="s">
+        <v>646</v>
+      </c>
+      <c r="J117" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K117" s="42" t="s">
+        <v>647</v>
+      </c>
+      <c r="L117" s="42" t="s">
+        <v>648</v>
+      </c>
+      <c r="M117" s="47" t="s">
+        <v>330</v>
+      </c>
+      <c r="N117" s="42" t="s">
+        <v>331</v>
+      </c>
+      <c r="O117" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="P117" s="42" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q117" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R117" s="42"/>
+    </row>
+    <row r="118" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B118" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C118" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D118" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E118" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F118" s="42" t="s">
+        <v>662</v>
+      </c>
+      <c r="G118" s="44">
+        <v>320</v>
+      </c>
+      <c r="H118" s="45" t="s">
+        <v>676</v>
+      </c>
+      <c r="I118" s="45" t="s">
+        <v>849</v>
+      </c>
+      <c r="J118" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K118" s="53" t="s">
+        <v>683</v>
+      </c>
+      <c r="L118" s="42" t="s">
+        <v>669</v>
+      </c>
+      <c r="M118" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N118" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="O118" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P118" s="53" t="s">
+        <v>743</v>
+      </c>
+      <c r="Q118" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R118" s="13"/>
+    </row>
+    <row r="119" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B119" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C119" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D119" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E119" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F119" s="42" t="s">
+        <v>663</v>
+      </c>
+      <c r="G119" s="44">
+        <v>321</v>
+      </c>
+      <c r="H119" s="45" t="s">
+        <v>677</v>
+      </c>
+      <c r="I119" s="45" t="s">
+        <v>850</v>
+      </c>
+      <c r="J119" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K119" s="53" t="s">
+        <v>684</v>
+      </c>
+      <c r="L119" s="42" t="s">
+        <v>670</v>
+      </c>
+      <c r="M119" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N119" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="O119" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P119" s="53" t="s">
+        <v>744</v>
+      </c>
+      <c r="Q119" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R119" s="13"/>
+    </row>
+    <row r="120" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B120" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C120" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D120" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E120" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F120" s="42" t="s">
+        <v>664</v>
+      </c>
+      <c r="G120" s="44">
+        <v>322</v>
+      </c>
+      <c r="H120" s="45" t="s">
+        <v>678</v>
+      </c>
+      <c r="I120" s="45" t="s">
+        <v>851</v>
+      </c>
+      <c r="J120" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K120" s="53" t="s">
+        <v>685</v>
+      </c>
+      <c r="L120" s="42" t="s">
+        <v>671</v>
+      </c>
+      <c r="M120" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N120" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="O120" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P120" s="53" t="s">
+        <v>745</v>
+      </c>
+      <c r="Q120" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R120" s="13"/>
+    </row>
+    <row r="121" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B121" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C121" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D121" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E121" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F121" s="42" t="s">
+        <v>665</v>
+      </c>
+      <c r="G121" s="44">
+        <v>323</v>
+      </c>
+      <c r="H121" s="45" t="s">
+        <v>679</v>
+      </c>
+      <c r="I121" s="45" t="s">
+        <v>852</v>
+      </c>
+      <c r="J121" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K121" s="53" t="s">
+        <v>686</v>
+      </c>
+      <c r="L121" s="42" t="s">
+        <v>672</v>
+      </c>
+      <c r="M121" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N121" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="O121" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P121" s="53" t="s">
+        <v>746</v>
+      </c>
+      <c r="Q121" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R121" s="13"/>
+    </row>
+    <row r="122" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B122" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C122" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D122" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E122" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F122" s="42" t="s">
+        <v>666</v>
+      </c>
+      <c r="G122" s="44">
+        <v>324</v>
+      </c>
+      <c r="H122" s="45" t="s">
+        <v>680</v>
+      </c>
+      <c r="I122" s="45" t="s">
+        <v>853</v>
+      </c>
+      <c r="J122" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K122" s="53" t="s">
+        <v>687</v>
+      </c>
+      <c r="L122" s="42" t="s">
+        <v>673</v>
+      </c>
+      <c r="M122" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N122" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="O122" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P122" s="53" t="s">
+        <v>747</v>
+      </c>
+      <c r="Q122" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R122" s="13"/>
+    </row>
+    <row r="123" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B123" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C123" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D123" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E123" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F123" s="42" t="s">
+        <v>667</v>
+      </c>
+      <c r="G123" s="44">
+        <v>325</v>
+      </c>
+      <c r="H123" s="45" t="s">
+        <v>681</v>
+      </c>
+      <c r="I123" s="45" t="s">
+        <v>854</v>
+      </c>
+      <c r="J123" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K123" s="53" t="s">
+        <v>688</v>
+      </c>
+      <c r="L123" s="42" t="s">
+        <v>674</v>
+      </c>
+      <c r="M123" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N123" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="O123" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P123" s="53" t="s">
+        <v>748</v>
+      </c>
+      <c r="Q123" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R123" s="13"/>
+    </row>
+    <row r="124" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B124" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C124" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D124" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E124" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F124" s="42" t="s">
+        <v>668</v>
+      </c>
+      <c r="G124" s="44">
+        <v>326</v>
+      </c>
+      <c r="H124" s="45" t="s">
+        <v>682</v>
+      </c>
+      <c r="I124" s="45" t="s">
+        <v>855</v>
+      </c>
+      <c r="J124" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K124" s="53" t="s">
+        <v>689</v>
+      </c>
+      <c r="L124" s="42" t="s">
+        <v>675</v>
+      </c>
+      <c r="M124" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N124" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="O124" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P124" s="53" t="s">
+        <v>749</v>
+      </c>
+      <c r="Q124" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R124" s="13"/>
+    </row>
+    <row r="125" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B125" s="26" t="s">
+        <v>652</v>
+      </c>
+      <c r="C125" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D125" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E125" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="F125" s="42" t="s">
+        <v>694</v>
+      </c>
+      <c r="G125" s="44">
+        <v>9594</v>
+      </c>
+      <c r="H125" s="45">
+        <v>53781147</v>
+      </c>
+      <c r="I125" s="45" t="s">
+        <v>695</v>
+      </c>
+      <c r="J125" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K125" s="53" t="s">
+        <v>696</v>
+      </c>
+      <c r="L125" s="42" t="s">
+        <v>697</v>
+      </c>
+      <c r="M125" s="47" t="s">
+        <v>330</v>
+      </c>
+      <c r="N125" s="42" t="s">
+        <v>698</v>
+      </c>
+      <c r="O125" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="P125" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q125" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R125" s="13"/>
+    </row>
+    <row r="126" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B126" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C126" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D126" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E126" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F126" s="42" t="s">
+        <v>764</v>
+      </c>
+      <c r="G126" s="44">
+        <v>9778</v>
+      </c>
+      <c r="H126" s="45" t="s">
+        <v>768</v>
+      </c>
+      <c r="I126" s="45" t="s">
         <v>848</v>
       </c>
-      <c r="L1" s="19"/>
-[...316 lines deleted...]
-      <c r="M7" s="26" t="s">
+      <c r="J126" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K126" s="53" t="s">
+        <v>766</v>
+      </c>
+      <c r="L126" s="42" t="s">
+        <v>765</v>
+      </c>
+      <c r="M126" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N7" s="26" t="s">
+      <c r="N126" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O7" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M8" s="26" t="s">
+      <c r="O126" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P126" s="53" t="s">
+        <v>767</v>
+      </c>
+      <c r="Q126" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R126" s="13"/>
+    </row>
+    <row r="127" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B127" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C127" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D127" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E127" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F127" s="42" t="s">
+        <v>772</v>
+      </c>
+      <c r="G127" s="44">
+        <v>710</v>
+      </c>
+      <c r="H127" s="45" t="s">
+        <v>773</v>
+      </c>
+      <c r="I127" s="45" t="s">
+        <v>774</v>
+      </c>
+      <c r="J127" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K127" s="53" t="s">
+        <v>775</v>
+      </c>
+      <c r="L127" s="42" t="s">
+        <v>776</v>
+      </c>
+      <c r="M127" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N8" s="26" t="s">
+      <c r="N127" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O8" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M9" s="36" t="s">
+      <c r="O127" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P127" s="53" t="s">
+        <v>777</v>
+      </c>
+      <c r="Q127" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R127" s="13"/>
+    </row>
+    <row r="128" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B128" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C128" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D128" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E128" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F128" s="42" t="s">
+        <v>778</v>
+      </c>
+      <c r="G128" s="44">
+        <v>711</v>
+      </c>
+      <c r="H128" s="45" t="s">
+        <v>779</v>
+      </c>
+      <c r="I128" s="45" t="s">
+        <v>780</v>
+      </c>
+      <c r="J128" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K128" s="53" t="s">
+        <v>781</v>
+      </c>
+      <c r="L128" s="42" t="s">
+        <v>782</v>
+      </c>
+      <c r="M128" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N9" s="26" t="s">
+      <c r="N128" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O9" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M10" s="36" t="s">
+      <c r="O128" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P128" s="53" t="s">
+        <v>783</v>
+      </c>
+      <c r="Q128" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R128" s="13"/>
+    </row>
+    <row r="129" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B129" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C129" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D129" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E129" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F129" s="42" t="s">
+        <v>784</v>
+      </c>
+      <c r="G129" s="44">
+        <v>712</v>
+      </c>
+      <c r="H129" s="45" t="s">
+        <v>785</v>
+      </c>
+      <c r="I129" s="45" t="s">
+        <v>786</v>
+      </c>
+      <c r="J129" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K129" s="53" t="s">
+        <v>787</v>
+      </c>
+      <c r="L129" s="42" t="s">
+        <v>788</v>
+      </c>
+      <c r="M129" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N10" s="26" t="s">
+      <c r="N129" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O10" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M11" s="36" t="s">
+      <c r="O129" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P129" s="53" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q129" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R129" s="13"/>
+    </row>
+    <row r="130" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B130" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C130" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D130" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E130" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F130" s="42" t="s">
+        <v>790</v>
+      </c>
+      <c r="G130" s="44">
+        <v>713</v>
+      </c>
+      <c r="H130" s="45" t="s">
+        <v>791</v>
+      </c>
+      <c r="I130" s="45" t="s">
+        <v>792</v>
+      </c>
+      <c r="J130" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K130" s="53" t="s">
+        <v>793</v>
+      </c>
+      <c r="L130" s="42" t="s">
+        <v>794</v>
+      </c>
+      <c r="M130" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N11" s="26" t="s">
+      <c r="N130" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O11" s="26" t="s">
-[...101 lines deleted...]
-      <c r="M13" s="26" t="s">
+      <c r="O130" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P130" s="53" t="s">
+        <v>795</v>
+      </c>
+      <c r="Q130" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R130" s="13"/>
+    </row>
+    <row r="131" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B131" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C131" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D131" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E131" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F131" s="42" t="s">
+        <v>796</v>
+      </c>
+      <c r="G131" s="44">
+        <v>714</v>
+      </c>
+      <c r="H131" s="45" t="s">
+        <v>797</v>
+      </c>
+      <c r="I131" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="J131" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K131" s="53" t="s">
+        <v>798</v>
+      </c>
+      <c r="L131" s="42" t="s">
+        <v>799</v>
+      </c>
+      <c r="M131" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N13" s="26" t="s">
+      <c r="N131" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O13" s="26" t="s">
-[...101 lines deleted...]
-      <c r="M15" s="26" t="s">
+      <c r="O131" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P131" s="53" t="s">
+        <v>800</v>
+      </c>
+      <c r="Q131" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R131" s="13"/>
+    </row>
+    <row r="132" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B132" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C132" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D132" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E132" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F132" s="42" t="s">
+        <v>801</v>
+      </c>
+      <c r="G132" s="44">
+        <v>715</v>
+      </c>
+      <c r="H132" s="45" t="s">
+        <v>802</v>
+      </c>
+      <c r="I132" s="45" t="s">
+        <v>803</v>
+      </c>
+      <c r="J132" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K132" s="53" t="s">
+        <v>804</v>
+      </c>
+      <c r="L132" s="42" t="s">
+        <v>805</v>
+      </c>
+      <c r="M132" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N15" s="26" t="s">
+      <c r="N132" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O15" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M16" s="26" t="s">
+      <c r="O132" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P132" s="53" t="s">
+        <v>806</v>
+      </c>
+      <c r="Q132" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R132" s="13"/>
+    </row>
+    <row r="133" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B133" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C133" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D133" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E133" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F133" s="42" t="s">
+        <v>807</v>
+      </c>
+      <c r="G133" s="44">
+        <v>717</v>
+      </c>
+      <c r="H133" s="45" t="s">
+        <v>808</v>
+      </c>
+      <c r="I133" s="45" t="s">
+        <v>809</v>
+      </c>
+      <c r="J133" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K133" s="53" t="s">
+        <v>810</v>
+      </c>
+      <c r="L133" s="42" t="s">
+        <v>811</v>
+      </c>
+      <c r="M133" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N16" s="26" t="s">
+      <c r="N133" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O16" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M17" s="26" t="s">
+      <c r="O133" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P133" s="53" t="s">
+        <v>812</v>
+      </c>
+      <c r="Q133" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R133" s="13"/>
+    </row>
+    <row r="134" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B134" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C134" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D134" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E134" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F134" s="42" t="s">
+        <v>813</v>
+      </c>
+      <c r="G134" s="44">
+        <v>718</v>
+      </c>
+      <c r="H134" s="45" t="s">
+        <v>814</v>
+      </c>
+      <c r="I134" s="45" t="s">
+        <v>815</v>
+      </c>
+      <c r="J134" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K134" s="53" t="s">
+        <v>816</v>
+      </c>
+      <c r="L134" s="42" t="s">
+        <v>817</v>
+      </c>
+      <c r="M134" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N17" s="26" t="s">
+      <c r="N134" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O17" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M18" s="26" t="s">
+      <c r="O134" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P134" s="53" t="s">
+        <v>818</v>
+      </c>
+      <c r="Q134" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R134" s="13"/>
+    </row>
+    <row r="135" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B135" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C135" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D135" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E135" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F135" s="42" t="s">
+        <v>819</v>
+      </c>
+      <c r="G135" s="44">
+        <v>719</v>
+      </c>
+      <c r="H135" s="45" t="s">
+        <v>820</v>
+      </c>
+      <c r="I135" s="45" t="s">
+        <v>821</v>
+      </c>
+      <c r="J135" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K135" s="53" t="s">
+        <v>822</v>
+      </c>
+      <c r="L135" s="42" t="s">
+        <v>823</v>
+      </c>
+      <c r="M135" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N18" s="26" t="s">
+      <c r="N135" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O18" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M19" s="36" t="s">
+      <c r="O135" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P135" s="53" t="s">
+        <v>824</v>
+      </c>
+      <c r="Q135" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R135" s="13"/>
+    </row>
+    <row r="136" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B136" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C136" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D136" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E136" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F136" s="42" t="s">
+        <v>825</v>
+      </c>
+      <c r="G136" s="44">
+        <v>720</v>
+      </c>
+      <c r="H136" s="45" t="s">
+        <v>826</v>
+      </c>
+      <c r="I136" s="45" t="s">
+        <v>827</v>
+      </c>
+      <c r="J136" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K136" s="53" t="s">
+        <v>828</v>
+      </c>
+      <c r="L136" s="42" t="s">
+        <v>829</v>
+      </c>
+      <c r="M136" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N19" s="26" t="s">
+      <c r="N136" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O19" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M20" s="36" t="s">
+      <c r="O136" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P136" s="53" t="s">
+        <v>830</v>
+      </c>
+      <c r="Q136" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R136" s="13"/>
+    </row>
+    <row r="137" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B137" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C137" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D137" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E137" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F137" s="42" t="s">
+        <v>831</v>
+      </c>
+      <c r="G137" s="44">
+        <v>721</v>
+      </c>
+      <c r="H137" s="45" t="s">
+        <v>832</v>
+      </c>
+      <c r="I137" s="45" t="s">
+        <v>833</v>
+      </c>
+      <c r="J137" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K137" s="53" t="s">
+        <v>834</v>
+      </c>
+      <c r="L137" s="42" t="s">
+        <v>835</v>
+      </c>
+      <c r="M137" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N20" s="26" t="s">
+      <c r="N137" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O20" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M21" s="36" t="s">
+      <c r="O137" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P137" s="53" t="s">
+        <v>836</v>
+      </c>
+      <c r="Q137" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R137" s="13"/>
+    </row>
+    <row r="138" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B138" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C138" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D138" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E138" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F138" s="42" t="s">
+        <v>837</v>
+      </c>
+      <c r="G138" s="44">
+        <v>722</v>
+      </c>
+      <c r="H138" s="45" t="s">
+        <v>838</v>
+      </c>
+      <c r="I138" s="45" t="s">
+        <v>839</v>
+      </c>
+      <c r="J138" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K138" s="53" t="s">
+        <v>840</v>
+      </c>
+      <c r="L138" s="42" t="s">
+        <v>841</v>
+      </c>
+      <c r="M138" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N21" s="26" t="s">
+      <c r="N138" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O21" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M22" s="36" t="s">
+      <c r="O138" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P138" s="53" t="s">
+        <v>842</v>
+      </c>
+      <c r="Q138" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R138" s="13"/>
+    </row>
+    <row r="139" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B139" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C139" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D139" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E139" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F139" s="42" t="s">
+        <v>843</v>
+      </c>
+      <c r="G139" s="44">
+        <v>723</v>
+      </c>
+      <c r="H139" s="45" t="s">
+        <v>844</v>
+      </c>
+      <c r="I139" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="J139" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K139" s="53" t="s">
+        <v>845</v>
+      </c>
+      <c r="L139" s="42" t="s">
+        <v>846</v>
+      </c>
+      <c r="M139" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N22" s="26" t="s">
+      <c r="N139" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O22" s="26" t="s">
-[...47 lines deleted...]
-      <c r="M23" s="36" t="s">
+      <c r="O139" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P139" s="53" t="s">
+        <v>847</v>
+      </c>
+      <c r="Q139" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R139" s="13"/>
+    </row>
+    <row r="140" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B140" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C140" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D140" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E140" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="F140" s="42" t="s">
+        <v>857</v>
+      </c>
+      <c r="G140" s="44">
+        <v>319</v>
+      </c>
+      <c r="H140" s="45" t="s">
+        <v>858</v>
+      </c>
+      <c r="I140" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="J140" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K140" s="53" t="s">
+        <v>859</v>
+      </c>
+      <c r="L140" s="42" t="s">
+        <v>860</v>
+      </c>
+      <c r="M140" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="N23" s="26" t="s">
+      <c r="N140" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="O23" s="26" t="s">
-[...3155 lines deleted...]
-      <c r="E82" s="26" t="s">
+      <c r="O140" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P140" s="53" t="s">
+        <v>861</v>
+      </c>
+      <c r="Q140" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R140" s="13"/>
+    </row>
+    <row r="141" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="B141" s="26" t="s">
+        <v>763</v>
+      </c>
+      <c r="C141" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="D141" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E141" s="42" t="s">
         <v>456</v>
       </c>
-      <c r="F82" s="35" t="s">
-[...26 lines deleted...]
-      <c r="O82" s="26" t="s">
+      <c r="F141" s="42" t="s">
+        <v>862</v>
+      </c>
+      <c r="G141" s="44">
+        <v>9779</v>
+      </c>
+      <c r="H141" s="45" t="s">
+        <v>863</v>
+      </c>
+      <c r="I141" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="J141" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K141" s="53" t="s">
+        <v>864</v>
+      </c>
+      <c r="L141" s="42" t="s">
+        <v>865</v>
+      </c>
+      <c r="M141" s="54" t="s">
+        <v>867</v>
+      </c>
+      <c r="N141" s="54" t="s">
+        <v>868</v>
+      </c>
+      <c r="O141" s="42" t="s">
         <v>456</v>
       </c>
-      <c r="P82" s="25" t="s">
-[...3083 lines deleted...]
-      <c r="R139" s="12"/>
+      <c r="P141" s="53" t="s">
+        <v>866</v>
+      </c>
+      <c r="Q141" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="R141" s="13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A2:R125" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:Q117">
     <sortCondition ref="O3:O117"/>
   </sortState>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L34" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="L23:L26" r:id="rId2" display="Fortum.SE8022@bscs.basware.com" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="L15" r:id="rId3" display="Fortum.SE8022@bscs.basware.com" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="L18" r:id="rId4" display="Fortum.SE8022@bscs.basware.com" xr:uid="{2609494D-893C-4F5A-B28C-BCB9E09FF682}"/>
     <hyperlink ref="L20" r:id="rId5" xr:uid="{BE6A7A34-C313-4260-B548-4D2461CEE851}"/>
     <hyperlink ref="L22" r:id="rId6" xr:uid="{A9C0E973-D6FB-4DAB-98C8-51816FB29D88}"/>
     <hyperlink ref="L21" r:id="rId7" xr:uid="{B5B353D7-59FB-4654-BD05-4B86073A0E96}"/>
     <hyperlink ref="L23" r:id="rId8" xr:uid="{081B06E7-E1AF-4579-AD9D-1737C112807D}"/>
     <hyperlink ref="L40:L43" r:id="rId9" display="Fortum.FI984@bscs.basware.com" xr:uid="{E62718B8-2A77-467C-8DF6-C35412F7EF94}"/>
     <hyperlink ref="L24" r:id="rId10" xr:uid="{22E5CB82-26A3-4E81-A5C5-BE938D163426}"/>
     <hyperlink ref="L25" r:id="rId11" xr:uid="{32C0B7B1-2648-44F6-A8E2-DA0893CB3D6E}"/>
     <hyperlink ref="L26" r:id="rId12" xr:uid="{14185983-1070-43E8-B91D-5B194E266AA5}"/>
     <hyperlink ref="L27" r:id="rId13" xr:uid="{A38C2184-49C7-47C7-87D3-E1799F781DC4}"/>
     <hyperlink ref="L29" r:id="rId14" display="Fortum.FI984@bscs.basware.com" xr:uid="{9CBD2004-28A7-4B64-9AA0-1AE78705E520}"/>
     <hyperlink ref="L28" r:id="rId15" display="Fortum.FI984@bscs.basware.com" xr:uid="{878A074E-7514-4698-976D-61CFBFA90104}"/>
     <hyperlink ref="L14" r:id="rId16" xr:uid="{86C7602B-1930-4429-8CFD-BFB975BF057B}"/>
@@ -10865,56 +11029,55 @@
     <hyperlink ref="L139" r:id="rId58" xr:uid="{613A66FB-D78E-432D-B266-4EEB3672DD54}"/>
     <hyperlink ref="L134" r:id="rId59" xr:uid="{E13E5F92-75C2-4A6F-ACA3-BE25A6662BA9}"/>
   </hyperlinks>
   <pageMargins left="0.35433070866141736" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" verticalDpi="300" r:id="rId60"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId61"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Version_x0028_date_x0029_ xmlns="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005566AF088BEF044FA5ACB9A01F27E072" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="abe613bc0b288e345a0b0ffc653e43a1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40ec0cae73332136325dcdd85ff145cb" ns2:_="">
     <xsd:import namespace="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Version_x0028_date_x0029_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e" elementFormDefault="qualified">
@@ -11026,95 +11189,96 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A3A5FFB-3245-4E2C-980D-9BF4EF8910E1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{707D489D-F98A-4107-ADAD-06884F9C6359}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21F81100-37A7-49FF-94C3-51F818B78FC4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB8B197F-EF67-49D5-91B3-2FFC418D130E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{707D489D-F98A-4107-ADAD-06884F9C6359}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A3A5FFB-3245-4E2C-980D-9BF4EF8910E1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ALL companies</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>