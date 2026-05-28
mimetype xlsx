--- v5 (2026-05-08)
+++ v6 (2026-05-28)
@@ -1,11086 +1,7095 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fortum-my.sharepoint.com/personal/kirsi_merila_fortum_com/Documents/Työjutut/2026/Internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A55338AA-E494-4823-BFE2-212E439BDA41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E85C6EB9-1881-4649-B299-8F9F8819606A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{046617C2-F7FF-4611-BE77-CBD10E4861FB}"/>
   </bookViews>
   <sheets>
-    <sheet name="ALL companies" sheetId="5" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ALL companies'!$A$2:$R$125</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$I$138</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2242" uniqueCount="869">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="750">
+  <si>
+    <t>Country</t>
+  </si>
   <si>
     <t>Company name</t>
-  </si>
-[...1 lines deleted...]
-    <t>Company no.</t>
   </si>
   <si>
     <t>Company ID</t>
   </si>
   <si>
     <t>VAT number</t>
   </si>
   <si>
     <t>e-Invoice operator 
 Basware</t>
   </si>
   <si>
     <t>e-Invoice address</t>
   </si>
   <si>
-    <t>eMail address for PDF-invoice</t>
-[...8 lines deleted...]
-    <t>Company ID e-Invoicing address</t>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>Fortum Finance Ireland Belgium Branch</t>
+  </si>
+  <si>
+    <t>9110C</t>
+  </si>
+  <si>
+    <t>0726.813.377</t>
+  </si>
+  <si>
+    <t>BE0726.813.377</t>
+  </si>
+  <si>
+    <t>BAWCFI22</t>
+  </si>
+  <si>
+    <t>BE07268133779110C</t>
+  </si>
+  <si>
+    <t>Fortum.BE9110C@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0208:0726813377, 9925:BE0726813377</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>Barry Danmark ApS</t>
+  </si>
+  <si>
+    <t>DK38998099</t>
+  </si>
+  <si>
+    <t>DK389980999849</t>
+  </si>
+  <si>
+    <t>Fortum.DK9849@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>Fortum Heat and Gas Oy</t>
+  </si>
+  <si>
+    <t>1852303-7</t>
+  </si>
+  <si>
+    <t>FI18523037</t>
+  </si>
+  <si>
+    <t>003718523037102</t>
+  </si>
+  <si>
+    <t>Fortum.FI102@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003718523037102</t>
+  </si>
+  <si>
+    <t>Fortum Battery Recycling Oy</t>
+  </si>
+  <si>
+    <t>2000019-8</t>
+  </si>
+  <si>
+    <t>FI20000198</t>
+  </si>
+  <si>
+    <t>003720000198347</t>
+  </si>
+  <si>
+    <t>Fortum.FI347@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003720000198347</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Holding Oy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2481332-1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FI24813321 </t>
+  </si>
+  <si>
+    <t>003724813321361</t>
+  </si>
+  <si>
+    <t>Fortum.FI361@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003724813321361</t>
+  </si>
+  <si>
+    <t>Närpes Vindkraft Ab/Oy</t>
+  </si>
+  <si>
+    <t>2481338-0</t>
+  </si>
+  <si>
+    <t>FI24813380</t>
+  </si>
+  <si>
+    <t>003724813380362</t>
+  </si>
+  <si>
+    <t>Fortum.FI362@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003724813380362</t>
+  </si>
+  <si>
+    <t>Penkkisuon Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>2691863-7</t>
+  </si>
+  <si>
+    <t>FI26918637</t>
+  </si>
+  <si>
+    <t>003726918637367</t>
+  </si>
+  <si>
+    <t>Fortum.FI367@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003726918637367</t>
+  </si>
+  <si>
+    <t>Lamminnevan Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3193817-3</t>
+  </si>
+  <si>
+    <t>FI31938173</t>
+  </si>
+  <si>
+    <t>003731938173368</t>
+  </si>
+  <si>
+    <t>Fortum.FI368@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003731938173368</t>
+  </si>
+  <si>
+    <t>Lautamäen Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3256871-7</t>
+  </si>
+  <si>
+    <t>FI32568717</t>
+  </si>
+  <si>
+    <t>003732568717369</t>
+  </si>
+  <si>
+    <t>Fortum.FI369@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003732568717369</t>
+  </si>
+  <si>
+    <t>Fortum Markets Oy</t>
+  </si>
+  <si>
+    <t>1852328-0</t>
+  </si>
+  <si>
+    <t>FI18523280</t>
+  </si>
+  <si>
+    <t>003718523280381</t>
+  </si>
+  <si>
+    <t>Fortum.FI381@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003718523280381</t>
+  </si>
+  <si>
+    <t>Fortum Real Estate Oy</t>
+  </si>
+  <si>
+    <t>2679784-7</t>
+  </si>
+  <si>
+    <t>FI26797847</t>
+  </si>
+  <si>
+    <t>003726797847389</t>
+  </si>
+  <si>
+    <t>Fortum.FI389@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003726797847389</t>
+  </si>
+  <si>
+    <t>EX-KE Oy</t>
+  </si>
+  <si>
+    <t>1951171-6</t>
+  </si>
+  <si>
+    <t>FI19511716</t>
+  </si>
+  <si>
+    <t>003719511716391</t>
+  </si>
+  <si>
+    <t>Fortum.FI391@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003719511716391</t>
+  </si>
+  <si>
+    <t>Molpe Vindkraft Ab/Oy</t>
+  </si>
+  <si>
+    <t>2604363-1</t>
+  </si>
+  <si>
+    <t>FI26043631</t>
+  </si>
+  <si>
+    <t>003726043631971</t>
+  </si>
+  <si>
+    <t>Fortum.FI971@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003726043631971</t>
+  </si>
+  <si>
+    <t>Poikel Vindkraft Ab/Oy</t>
+  </si>
+  <si>
+    <t>2604362-3</t>
+  </si>
+  <si>
+    <t>FI26043623</t>
+  </si>
+  <si>
+    <t>003726043623972</t>
+  </si>
+  <si>
+    <t>Fortum.FI972@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003726043623972</t>
+  </si>
+  <si>
+    <t>Pjelax Vindkraft Ab/Oy</t>
+  </si>
+  <si>
+    <t>2604368-2</t>
+  </si>
+  <si>
+    <t>FI26043682</t>
+  </si>
+  <si>
+    <t>003726043682976</t>
+  </si>
+  <si>
+    <t>Fortum.FI976@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003726043682976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Katajamäen Tuulivoima Oy </t>
+  </si>
+  <si>
+    <t>3085398-7</t>
+  </si>
+  <si>
+    <t>FI30853987</t>
+  </si>
+  <si>
+    <t>003730853987978</t>
+  </si>
+  <si>
+    <t>Fortum.FI978@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003730853987978</t>
+  </si>
+  <si>
+    <t>Pennalan Aurinkovoima Oy</t>
+  </si>
+  <si>
+    <t>3256881-3</t>
+  </si>
+  <si>
+    <t>FI32568813</t>
+  </si>
+  <si>
+    <t>003732568813979</t>
+  </si>
+  <si>
+    <t>Fortum.FI979@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003732568813979</t>
+  </si>
+  <si>
+    <t>Virolahden Aurinkovoima Oy</t>
+  </si>
+  <si>
+    <t>3324404-4</t>
+  </si>
+  <si>
+    <t>FI33244044</t>
+  </si>
+  <si>
+    <t>003733244044981</t>
+  </si>
+  <si>
+    <t>Fortum.FI981@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733244044981</t>
+  </si>
+  <si>
+    <t>Kalax Solkraft Ab/Oy</t>
+  </si>
+  <si>
+    <t>3324392-2</t>
+  </si>
+  <si>
+    <t>FI33243922</t>
+  </si>
+  <si>
+    <t>003733243922982</t>
+  </si>
+  <si>
+    <t>Fortum.FI982@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733243922982</t>
+  </si>
+  <si>
+    <t>Korvenniityn Aurinkovoima Oy</t>
+  </si>
+  <si>
+    <t>3358670-6</t>
+  </si>
+  <si>
+    <t>FI33586706</t>
+  </si>
+  <si>
+    <t>003733586706983</t>
+  </si>
+  <si>
+    <t>Fortum.FI983@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733586706983</t>
+  </si>
+  <si>
+    <t>Kemiönsaaren Aurinkovoima Oy</t>
+  </si>
+  <si>
+    <t>3324403-6</t>
+  </si>
+  <si>
+    <t>FI33244036</t>
+  </si>
+  <si>
+    <t>003733244036984</t>
+  </si>
+  <si>
+    <t>Fortum.FI984@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733244036984</t>
+  </si>
+  <si>
+    <t>Marttilan Aurinkovoima Oy</t>
+  </si>
+  <si>
+    <t>3256874-1</t>
+  </si>
+  <si>
+    <t>FI32568741</t>
+  </si>
+  <si>
+    <t>003732568741985</t>
+  </si>
+  <si>
+    <t>Fortum.FI985@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003732568741985</t>
+  </si>
+  <si>
+    <t>Norrsarvlax Solkraft Ab/Oy</t>
+  </si>
+  <si>
+    <t>3358671-4</t>
+  </si>
+  <si>
+    <t>FI33586714</t>
+  </si>
+  <si>
+    <t>003733586714986</t>
+  </si>
+  <si>
+    <t>Fortum.FI986@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733586714986</t>
+  </si>
+  <si>
+    <t>Tarvasjoen Aurinkovoima Oy</t>
+  </si>
+  <si>
+    <t>3358672-2</t>
+  </si>
+  <si>
+    <t>FI33586722</t>
+  </si>
+  <si>
+    <t>003733586722987</t>
+  </si>
+  <si>
+    <t>Fortum.FI987@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733586722987</t>
+  </si>
+  <si>
+    <t>Yliken Aurinkovoima Oy</t>
+  </si>
+  <si>
+    <t>3358663-4</t>
+  </si>
+  <si>
+    <t>FI33586634</t>
+  </si>
+  <si>
+    <t>003733586634988</t>
+  </si>
+  <si>
+    <t>Fortum.FI988@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733586634988</t>
+  </si>
+  <si>
+    <t>Kotapalon Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3393435-2</t>
+  </si>
+  <si>
+    <t>FI33934352</t>
+  </si>
+  <si>
+    <t>003733934352990</t>
+  </si>
+  <si>
+    <t>Fortum.FI999@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733934352990</t>
+  </si>
+  <si>
+    <t>Honkamaan Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3393448-3</t>
+  </si>
+  <si>
+    <t>FI33934483</t>
+  </si>
+  <si>
+    <t>003733934483991</t>
+  </si>
+  <si>
+    <t>Fortum.FI991@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733934483991</t>
+  </si>
+  <si>
+    <t>Jeppo Vindkraft Ab Oy</t>
+  </si>
+  <si>
+    <t>3410387-6</t>
+  </si>
+  <si>
+    <t>FI34103876</t>
+  </si>
+  <si>
+    <t>003734103876992</t>
+  </si>
+  <si>
+    <t>Fortum.FI992@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003734103876992</t>
+  </si>
+  <si>
+    <t>Kurikan Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3410376-1</t>
+  </si>
+  <si>
+    <t>FI34103761</t>
+  </si>
+  <si>
+    <t>003734103761993</t>
+  </si>
+  <si>
+    <t>Fortum.FI993@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003734103761993</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koillis-Pohjan Energiantuotanto Oy </t>
+  </si>
+  <si>
+    <t>1759816-8</t>
+  </si>
+  <si>
+    <t>FI17598168</t>
+  </si>
+  <si>
+    <t>0037175981689487</t>
+  </si>
+  <si>
+    <t>Fortum.FI9487@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:0037175981689487</t>
+  </si>
+  <si>
+    <t>Fortum Asiakaspalvelu Oy</t>
+  </si>
+  <si>
+    <t>2079891-0</t>
+  </si>
+  <si>
+    <t>FI20798910</t>
+  </si>
+  <si>
+    <t>0037207989109535</t>
+  </si>
+  <si>
+    <t>Fortum.FI9535@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:0037207989109535</t>
+  </si>
+  <si>
+    <t>Fortum Renewables Oy</t>
+  </si>
+  <si>
+    <t>2185030-3</t>
+  </si>
+  <si>
+    <t>FI21850303</t>
+  </si>
+  <si>
+    <t>0037218503039559</t>
+  </si>
+  <si>
+    <t>Fortum.FI9559@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:0037218503039559</t>
+  </si>
+  <si>
+    <t>Brändskogen Vindkraft Ab Oy</t>
+  </si>
+  <si>
+    <t>3179274-1</t>
+  </si>
+  <si>
+    <t>FI31792741</t>
+  </si>
+  <si>
+    <t>0037317927419774</t>
+  </si>
+  <si>
+    <t>Fortum.FI9774@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:0037317927419774</t>
+  </si>
+  <si>
+    <t>Fortum TwoGether Oy</t>
+  </si>
+  <si>
+    <t>3258835-5</t>
+  </si>
+  <si>
+    <t>FI32588355</t>
+  </si>
+  <si>
+    <t>0037325883559776</t>
+  </si>
+  <si>
+    <t>Fortum.FI9776@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:0037325883559776</t>
+  </si>
+  <si>
+    <t>Fortum RES Oy</t>
+  </si>
+  <si>
+    <t>3194389-6</t>
+  </si>
+  <si>
+    <t>FI31943896</t>
+  </si>
+  <si>
+    <t>0037319438969839</t>
+  </si>
+  <si>
+    <t>Fortum.FI9839@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:0037319438969839</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Oy, Trading and Asset Optimization</t>
+  </si>
+  <si>
+    <t>900A</t>
+  </si>
+  <si>
+    <t>0109160-2</t>
+  </si>
+  <si>
+    <t>FI01091602</t>
+  </si>
+  <si>
+    <t>003701091602900A</t>
+  </si>
+  <si>
+    <t>Fortum.FI900A@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900A</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Oy, Heat</t>
+  </si>
+  <si>
+    <t>900C</t>
+  </si>
+  <si>
+    <t>003701091602900C</t>
+  </si>
+  <si>
+    <t>Fortum.FI900C@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fortum Power and Heat Oy, Nuclear &amp; Thermal Power and Renewable Energy </t>
+  </si>
+  <si>
+    <t>900D</t>
+  </si>
+  <si>
+    <t>003701091602900D</t>
+  </si>
+  <si>
+    <t>Fortum.FI900D@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900D</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Oy, Real Estate</t>
+  </si>
+  <si>
+    <t>900J</t>
+  </si>
+  <si>
+    <t>003701091602900J</t>
+  </si>
+  <si>
+    <t>Fortum.FI900J@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900J</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Oy, Loviisa</t>
+  </si>
+  <si>
+    <t>900L</t>
+  </si>
+  <si>
+    <t>003701091602900L</t>
+  </si>
+  <si>
+    <t>Fortum.FI900L@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900L</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Oy, Administration</t>
+  </si>
+  <si>
+    <t>900M</t>
+  </si>
+  <si>
+    <t>003701091602900M</t>
+  </si>
+  <si>
+    <t>Fortum.FI900M@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900M</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Oy, Business Technology</t>
+  </si>
+  <si>
+    <t>900P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">003701091602900P   </t>
+  </si>
+  <si>
+    <t>Fortum.FI900P@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900P</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Oy, Sales Trading</t>
+  </si>
+  <si>
+    <t>900R</t>
+  </si>
+  <si>
+    <t>003701091602900R</t>
+  </si>
+  <si>
+    <t>Fortum.FI900R@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900R</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Oy, eNext</t>
+  </si>
+  <si>
+    <t>900S</t>
+  </si>
+  <si>
+    <t>003701091602900S</t>
+  </si>
+  <si>
+    <t>Fortum.FI900S@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900S</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Oy, Technology and New Ventures</t>
+  </si>
+  <si>
+    <t>900V</t>
+  </si>
+  <si>
+    <t>003701091602900V</t>
+  </si>
+  <si>
+    <t>Fortum.FI900V@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003701091602900V</t>
+  </si>
+  <si>
+    <t>Fortum Oyj, Corporate Center and Financial Services</t>
+  </si>
+  <si>
+    <t>999A</t>
+  </si>
+  <si>
+    <t>1463611-4</t>
+  </si>
+  <si>
+    <t>FI14636114</t>
+  </si>
+  <si>
+    <t>003714636114999A</t>
+  </si>
+  <si>
+    <t>Fortum.FI999A@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003714636114999A</t>
+  </si>
+  <si>
+    <t>Fortum Oyj, Corporate Real Estate</t>
+  </si>
+  <si>
+    <t>999B</t>
+  </si>
+  <si>
+    <t>003714636114999B</t>
+  </si>
+  <si>
+    <t>Fortum.FI999B@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003714636114999B</t>
+  </si>
+  <si>
+    <t>Fortum Oyj, Business Technology</t>
+  </si>
+  <si>
+    <t>999C</t>
+  </si>
+  <si>
+    <t>003714636114999C</t>
+  </si>
+  <si>
+    <t>Fortum.FI999C@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003714636114999C</t>
+  </si>
+  <si>
+    <t>Fortum Oyj, Innovation &amp; Venturing</t>
+  </si>
+  <si>
+    <t>999D</t>
+  </si>
+  <si>
+    <t>003714636114999D</t>
+  </si>
+  <si>
+    <t>Fortum.FI999D@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003714636114999D</t>
+  </si>
+  <si>
+    <t>Frosart Oy</t>
+  </si>
+  <si>
+    <t>3393476-6</t>
+  </si>
+  <si>
+    <t>003733934766989</t>
+  </si>
+  <si>
+    <t>Fortum.FI989@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733934766989</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Fortum France SAS</t>
+  </si>
+  <si>
+    <t>FR1453288262800011</t>
+  </si>
+  <si>
+    <t>Fortum.FR9589@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>Fortum Energy Ltd</t>
+  </si>
+  <si>
+    <t>GB2668478128</t>
+  </si>
+  <si>
+    <t>Fortum.GB128@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>IVO Energy Ltd</t>
+  </si>
+  <si>
+    <t>GB23469709253</t>
+  </si>
+  <si>
+    <t>Fortum.GB9253@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum O&amp;M (UK) Limited</t>
+  </si>
+  <si>
+    <t>GB605828142</t>
+  </si>
+  <si>
+    <t>GB25643549422</t>
+  </si>
+  <si>
+    <t>Fortum.GB9422@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Fortum Service Deutschland GmbH</t>
+  </si>
+  <si>
+    <t>DE205183471</t>
+  </si>
+  <si>
+    <t>DE2051834719471</t>
+  </si>
+  <si>
+    <t>Fortum.DE9471@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Deutschland SE</t>
+  </si>
+  <si>
+    <t>DE322896248</t>
+  </si>
+  <si>
+    <t>DE810089715</t>
+  </si>
+  <si>
+    <t>Fortum.DE9715@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Batterie Recycling GmbH</t>
+  </si>
+  <si>
+    <t>HRB96873</t>
+  </si>
+  <si>
+    <t>DE353544330</t>
+  </si>
+  <si>
+    <t>DEHRB968739725</t>
+  </si>
+  <si>
+    <t>Fortum.DE9725@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>9930:DE968739725</t>
+  </si>
+  <si>
+    <t>MAWAL Energie GmbH</t>
+  </si>
+  <si>
+    <t>HRB97817</t>
+  </si>
+  <si>
+    <t>DEHRB978179727</t>
+  </si>
+  <si>
+    <t>Fortum.DE9727@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>9930:DE978179727</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>Fortum P&amp;H Ireland Ltd</t>
+  </si>
+  <si>
+    <t>IE3481906RH</t>
+  </si>
+  <si>
+    <t>Fortum.IE9115@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum eNext Ireland Ltd</t>
+  </si>
+  <si>
+    <t>IE3686040UH</t>
+  </si>
+  <si>
+    <t>Fortum.IE9117@bscs.basware.com</t>
   </si>
   <si>
     <t>Fortum Finance Ireland DAC</t>
   </si>
   <si>
-    <t>9110C</t>
-[...875 lines deleted...]
-    <t>HRB97817</t>
+    <t>9110A</t>
+  </si>
+  <si>
+    <t>IE9846926F</t>
+  </si>
+  <si>
+    <t>Fortum.IE9110A@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>Fortum Consumer Solutions AS</t>
+  </si>
+  <si>
+    <t>NO914551757MVA</t>
+  </si>
+  <si>
+    <t>NO9145517579750</t>
+  </si>
+  <si>
+    <t>Fortum.NO9750@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>9908:914551757</t>
+  </si>
+  <si>
+    <t>Tellier Service AS</t>
+  </si>
+  <si>
+    <t>NO983995691MVA</t>
+  </si>
+  <si>
+    <t>NO9839956919751</t>
+  </si>
+  <si>
+    <t>Fortum.NO9751@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>9908:983995691</t>
+  </si>
+  <si>
+    <t>Fortum Hedging AS</t>
+  </si>
+  <si>
+    <t>NO970938974MVA</t>
+  </si>
+  <si>
+    <t>NO9709389749753</t>
+  </si>
+  <si>
+    <t>Fortum.NO9753@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>9908:970938974</t>
+  </si>
+  <si>
+    <t>Fortum Strøm AS</t>
+  </si>
+  <si>
+    <t>NO982584027MVA</t>
+  </si>
+  <si>
+    <t>NO9825840279757</t>
+  </si>
+  <si>
+    <t>Fortum.NO9757@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>9908:982584027</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>Fortum Network Wroclaw Sp. Z.o.o.</t>
+  </si>
+  <si>
+    <t>PL 8952097034</t>
+  </si>
+  <si>
+    <t>PL89520970349850</t>
+  </si>
+  <si>
+    <t>Fortum.PL9850@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Network Częstochowa Sp. Z.o.o.</t>
+  </si>
+  <si>
+    <t>PL 8952097040</t>
+  </si>
+  <si>
+    <t>PL89520970409851</t>
+  </si>
+  <si>
+    <t>Fortum.PL9851@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Network Plock Sp. Z.o.o.</t>
+  </si>
+  <si>
+    <t>PL 8952097057</t>
+  </si>
+  <si>
+    <t>PL89520970579852</t>
+  </si>
+  <si>
+    <t>Fortum.PL9852@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Service Poland Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>PL5833434050</t>
+  </si>
+  <si>
+    <t>PL58334340509853</t>
+  </si>
+  <si>
+    <t>Fortum.PL9853@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Energia Spółka Akcyjna</t>
+  </si>
+  <si>
+    <t>PL 7811861610</t>
+  </si>
+  <si>
+    <t>PL78118616109863</t>
+  </si>
+  <si>
+    <t>Fortum.PL9863@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Sprzedaż Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>PL 7010367616</t>
+  </si>
+  <si>
+    <t>PL70103676169866</t>
+  </si>
+  <si>
+    <t>Fortum.PL9866@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Polska Sp. z o.o. (Head office)</t>
+  </si>
+  <si>
+    <t>8007A</t>
+  </si>
+  <si>
+    <t>017341819</t>
+  </si>
+  <si>
+    <t>PL 1181606467</t>
+  </si>
+  <si>
+    <t>PL11816064678007A</t>
+  </si>
+  <si>
+    <t>Fortum.PL8007A@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Polska Sp. z o.o. (Czestochowa Heat)</t>
+  </si>
+  <si>
+    <t>8007C</t>
+  </si>
+  <si>
+    <t>PL11816064678007C</t>
+  </si>
+  <si>
+    <t>Fortum.PL8007C@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Polska Sp. z o.o. (DZT)</t>
+  </si>
+  <si>
+    <t>8007D</t>
+  </si>
+  <si>
+    <t>PL11816064678007D</t>
+  </si>
+  <si>
+    <t>Fortum.PL8007D@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Polska Sp. z o.o. (Plock)</t>
+  </si>
+  <si>
+    <t>8007P</t>
+  </si>
+  <si>
+    <t>PL11816064678007P</t>
+  </si>
+  <si>
+    <t>Fortum.PL8007P@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Power and Heat Polska Sp. z o.o. (Wroclaw)</t>
+  </si>
+  <si>
+    <t>8007W</t>
+  </si>
+  <si>
+    <t>PL11816064678007W</t>
+  </si>
+  <si>
+    <t>Fortum.PL8007W@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Silesia S.A., Zabrze</t>
+  </si>
+  <si>
+    <t>9585A</t>
+  </si>
+  <si>
+    <t>PL 6480001289</t>
+  </si>
+  <si>
+    <t>PL64800012899585A</t>
+  </si>
+  <si>
+    <t>Fortum.PL9585A@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Silesia S.A., Bytom</t>
+  </si>
+  <si>
+    <t>9585C</t>
+  </si>
+  <si>
+    <t>PL64800012899585C</t>
+  </si>
+  <si>
+    <t>Fortum.PL9585C@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>Fortum Sweden AB</t>
+  </si>
+  <si>
+    <t>556478-9674</t>
+  </si>
+  <si>
+    <t>SE556478967401</t>
+  </si>
+  <si>
+    <t>000755647896749434</t>
+  </si>
+  <si>
+    <t>Fortum.SE9434@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5564789674</t>
+  </si>
+  <si>
+    <t>Fortum 1 AB</t>
+  </si>
+  <si>
+    <t>556746-3087</t>
+  </si>
+  <si>
+    <t>SE556746308701</t>
+  </si>
+  <si>
+    <t>000755674630879552</t>
+  </si>
+  <si>
+    <t>Fortum.SE9552@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5567463087</t>
+  </si>
+  <si>
+    <t>Fortum Power AB</t>
+  </si>
+  <si>
+    <t>559288-9439</t>
+  </si>
+  <si>
+    <t>SE559288943901</t>
+  </si>
+  <si>
+    <t>000755928894399773</t>
+  </si>
+  <si>
+    <t>Fortum.SE9773@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5592889439</t>
+  </si>
+  <si>
+    <t>Borgvik Vindkraft AB</t>
+  </si>
+  <si>
+    <t>559313-7440</t>
+  </si>
+  <si>
+    <t>SE559313744001</t>
+  </si>
+  <si>
+    <t>000755931374409830</t>
+  </si>
+  <si>
+    <t>Fortum.SE9830@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5593137440</t>
+  </si>
+  <si>
+    <t>Fortum Vindkraft Sverige 3 AB</t>
+  </si>
+  <si>
+    <t>559313-7309</t>
+  </si>
+  <si>
+    <t>SE559313730901</t>
+  </si>
+  <si>
+    <t>000755931373099832</t>
+  </si>
+  <si>
+    <t>Fortum.SE9832@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5593137309</t>
+  </si>
+  <si>
+    <t>Fortum Vindkraft Sverige 4 AB</t>
+  </si>
+  <si>
+    <t>559385-1958</t>
+  </si>
+  <si>
+    <t>SE559385195801</t>
+  </si>
+  <si>
+    <t>000755938519589833</t>
+  </si>
+  <si>
+    <t>Fortum.SE9833@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5593851958</t>
+  </si>
+  <si>
+    <t>Klinthögen Vindkraft AB</t>
+  </si>
+  <si>
+    <t>559385-1974</t>
+  </si>
+  <si>
+    <t>SE559385197401</t>
+  </si>
+  <si>
+    <t>000755938519749835</t>
+  </si>
+  <si>
+    <t>Fortum.SE9835@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5593851974</t>
+  </si>
+  <si>
+    <t>Sävar Vindkraft AB</t>
+  </si>
+  <si>
+    <t>559102-0101</t>
+  </si>
+  <si>
+    <t>SE559102010101</t>
+  </si>
+  <si>
+    <t>000755910201019870</t>
+  </si>
+  <si>
+    <t>Fortum.SE9870@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5591020101</t>
+  </si>
+  <si>
+    <t>Alvret Solpark AB</t>
+  </si>
+  <si>
+    <t>559438-8257</t>
+  </si>
+  <si>
+    <t>SE5594388257</t>
+  </si>
+  <si>
+    <t>000755943882579881</t>
+  </si>
+  <si>
+    <t>Fortum.SE9881@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5594388257</t>
+  </si>
+  <si>
+    <t>Fortum Förnyelsebar Sverige 2 AB</t>
+  </si>
+  <si>
+    <t>559438-8331</t>
+  </si>
+  <si>
+    <t>SE5594388331</t>
+  </si>
+  <si>
+    <t>000755943883319882</t>
+  </si>
+  <si>
+    <t>Fortum.SE9882@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5594388331</t>
+  </si>
+  <si>
+    <t>Fortum Förnyelsebar Sverige 3 AB</t>
+  </si>
+  <si>
+    <t>559438-8364</t>
+  </si>
+  <si>
+    <t>SE5594388364</t>
+  </si>
+  <si>
+    <t>000755943883649883</t>
+  </si>
+  <si>
+    <t>Fortum.SE9883@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5594388364</t>
+  </si>
+  <si>
+    <t>Tuna Vindkraft AB</t>
+  </si>
+  <si>
+    <t>559445-5551</t>
+  </si>
+  <si>
+    <t>SE5594455551</t>
+  </si>
+  <si>
+    <t>'000755944555519887</t>
+  </si>
+  <si>
+    <t>Fortum.SE9887@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5594455551</t>
+  </si>
+  <si>
+    <t>Fortum Förnyelsebar Sverige 10 AB</t>
+  </si>
+  <si>
+    <t>559445-5544</t>
+  </si>
+  <si>
+    <t>SE5594455544</t>
+  </si>
+  <si>
+    <t>'000755944555449890</t>
+  </si>
+  <si>
+    <t>Fortum.SE9890@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5594455544</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, Renewable Energy</t>
+  </si>
+  <si>
+    <t>8018B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">556006-8230 </t>
+  </si>
+  <si>
+    <t>SE556006823001</t>
+  </si>
+  <si>
+    <t>000755600682308018B</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018B@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5560068230</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, Nuclear and Staff Functions</t>
+  </si>
+  <si>
+    <t>8018C</t>
+  </si>
+  <si>
+    <t>000755600682308018C</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018C@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>8018G</t>
+  </si>
+  <si>
+    <t>000755600682308018G</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018G@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>8018H</t>
+  </si>
+  <si>
+    <t>000755600682308018H</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018H@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>8018I</t>
+  </si>
+  <si>
+    <t>SE5560068230 01</t>
+  </si>
+  <si>
+    <t>000755600682308018I</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018I@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, Heat</t>
+  </si>
+  <si>
+    <t>8018J</t>
+  </si>
+  <si>
+    <t>000755600682308018J</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018J@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, New Business</t>
+  </si>
+  <si>
+    <t>8018K</t>
+  </si>
+  <si>
+    <t>000755600682308018K</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018K@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, Business Technology</t>
+  </si>
+  <si>
+    <t>8018L</t>
+  </si>
+  <si>
+    <t>000755600682308018L</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018L@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, Corporate Center</t>
+  </si>
+  <si>
+    <t>8018M</t>
+  </si>
+  <si>
+    <t>000755600682308018M</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018M@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, FBS Financial Services</t>
+  </si>
+  <si>
+    <t>8018N</t>
+  </si>
+  <si>
+    <t>000755600682308018N</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018N@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, Corporate Real Estate</t>
+  </si>
+  <si>
+    <t>8018R</t>
+  </si>
+  <si>
+    <t>000755600682308018R</t>
+  </si>
+  <si>
+    <t>Fortum.SE8018R@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Markets AB</t>
+  </si>
+  <si>
+    <t>8019E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">556549-0678 </t>
+  </si>
+  <si>
+    <t>SE5565490678 01</t>
+  </si>
+  <si>
+    <t>000755654906788019E</t>
+  </si>
+  <si>
+    <t>Fortum.SE8019E@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0007:5565490678</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>Fortum Energy Holding B.V., Zürich branch</t>
+  </si>
+  <si>
+    <t>9710B</t>
+  </si>
+  <si>
+    <t>CHE-194.826.410 MWST</t>
+  </si>
+  <si>
+    <t>NL8543684629710B</t>
+  </si>
+  <si>
+    <t>Fortum.NL9710B@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>The Netherlands</t>
+  </si>
+  <si>
+    <t>PolarSolar B.V.</t>
+  </si>
+  <si>
+    <t>N1854267979B01</t>
+  </si>
+  <si>
+    <t>NL612446439118</t>
+  </si>
+  <si>
+    <t>Fortum.NL9118@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Star B.V.</t>
+  </si>
+  <si>
+    <t>NL589112199119</t>
+  </si>
+  <si>
+    <t>Fortum.NL9119@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Power Holding B.V.</t>
+  </si>
+  <si>
+    <t>NL007517804B01</t>
+  </si>
+  <si>
+    <t>NL241847989231</t>
+  </si>
+  <si>
+    <t>Fortum.NL9231@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Russia B.V.</t>
+  </si>
+  <si>
+    <t>NL853234346B01</t>
+  </si>
+  <si>
+    <t>NL342650349539</t>
+  </si>
+  <si>
+    <t>Fortum.NL9539@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum SAR B.V.</t>
+  </si>
+  <si>
+    <t>NL851015001B02</t>
+  </si>
+  <si>
+    <t>NL537811129592</t>
+  </si>
+  <si>
+    <t>Fortum.NL9592@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum 3 B.V.</t>
+  </si>
+  <si>
+    <t>NL8543686199713</t>
+  </si>
+  <si>
+    <t>Fortum.NL9713@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum H&amp;C B.V.</t>
+  </si>
+  <si>
+    <t>NL860776104B01</t>
+  </si>
+  <si>
+    <t>NL8607761049717</t>
+  </si>
+  <si>
+    <t>Fortum.NL9717@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Finance Ireland DAC, Dutch Branch</t>
+  </si>
+  <si>
+    <t>9110D</t>
+  </si>
+  <si>
+    <t>NL863559876B01</t>
+  </si>
+  <si>
+    <t>NL852465069110D</t>
+  </si>
+  <si>
+    <t>Fortum.NL9110D@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Holding B.V., Head Office 9463A</t>
+  </si>
+  <si>
+    <t>9463A</t>
+  </si>
+  <si>
+    <t>NL803619844B01</t>
+  </si>
+  <si>
+    <t>NL242485829463A</t>
+  </si>
+  <si>
+    <t>Fortum.NL9463A@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Energy Holding B.V.</t>
+  </si>
+  <si>
+    <t>9710A</t>
+  </si>
+  <si>
+    <t>NL854368462B01</t>
+  </si>
+  <si>
+    <t>NL8543684629710A</t>
+  </si>
+  <si>
+    <t>Fortum.NL9710A@bscs.basware.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fortum Tuuli ja Aurinko Oy </t>
+  </si>
+  <si>
+    <t>2559455-4</t>
+  </si>
+  <si>
+    <t>FI25594554</t>
+  </si>
+  <si>
+    <t>003725594554320</t>
+  </si>
+  <si>
+    <t>Fortum.FI320@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003725594554320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lehtivuoret Wind Farm Oy </t>
+  </si>
+  <si>
+    <t>2539876-4</t>
+  </si>
+  <si>
+    <t>FI25398764</t>
+  </si>
+  <si>
+    <t>003725398764321</t>
+  </si>
+  <si>
+    <t>Fortum.FI321@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003725398764321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sikokangas Wind Farm Oy </t>
+  </si>
+  <si>
+    <t>3423570-5</t>
+  </si>
+  <si>
+    <t>FI34235705</t>
+  </si>
+  <si>
+    <t>003734235705322</t>
+  </si>
+  <si>
+    <t>Fortum.FI322@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003734235705322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kurikka Energy Oy </t>
+  </si>
+  <si>
+    <t>2677235-9</t>
+  </si>
+  <si>
+    <t>FI26772359</t>
+  </si>
+  <si>
+    <t>003726772359323</t>
+  </si>
+  <si>
+    <t>Fortum.FI323@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003726772359323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pohjoismäki Wind Farm Oy </t>
+  </si>
+  <si>
+    <t>2552006-1</t>
+  </si>
+  <si>
+    <t>FI25520061</t>
+  </si>
+  <si>
+    <t>003725520061324</t>
+  </si>
+  <si>
+    <t>Fortum.FI324@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003725520061324</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ala-Korpivaara Wind Farm Oy </t>
+  </si>
+  <si>
+    <t>3462536-7</t>
+  </si>
+  <si>
+    <t>FI34625367</t>
+  </si>
+  <si>
+    <t>003734625367325</t>
+  </si>
+  <si>
+    <t>Fortum.FI325@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003734625367325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lakkasuo Wind Farm Oy </t>
+  </si>
+  <si>
+    <t>3322708-4</t>
+  </si>
+  <si>
+    <t>FI33227084</t>
+  </si>
+  <si>
+    <t>003733227084326</t>
+  </si>
+  <si>
+    <t>Fortum.FI326@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733227084326</t>
+  </si>
+  <si>
+    <t>India Sun B.V.</t>
+  </si>
+  <si>
+    <t>NL8510 15 025 B01</t>
+  </si>
+  <si>
+    <t>NL537811479594</t>
+  </si>
+  <si>
+    <t>Fortum.NL9594@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>Fortum Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3270870-8</t>
+  </si>
+  <si>
+    <t>FI32708708</t>
+  </si>
+  <si>
+    <t>0037327087089778</t>
+  </si>
+  <si>
+    <t>Fortum.FI9778@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:0037327087089778</t>
+  </si>
+  <si>
+    <t>Kolsa-Juvansuon Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3459274-5</t>
+  </si>
+  <si>
+    <t>FI34592745</t>
+  </si>
+  <si>
+    <t>003734592745710</t>
+  </si>
+  <si>
+    <t>Fortum.FI710@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003734592745710</t>
+  </si>
+  <si>
+    <t>Harvankankaan Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3439761-6</t>
+  </si>
+  <si>
+    <t>FI34397616</t>
+  </si>
+  <si>
+    <t>003734397616711</t>
+  </si>
+  <si>
+    <t>Fortum.FI711@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003734397616711</t>
+  </si>
+  <si>
+    <t>Niittunevan Tuulipuisto Oy</t>
+  </si>
+  <si>
+    <t>3180278-6</t>
+  </si>
+  <si>
+    <t>FI31802786</t>
+  </si>
+  <si>
+    <t>003731802786712</t>
+  </si>
+  <si>
+    <t>Fortum.FI712@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003731802786712</t>
+  </si>
+  <si>
+    <t>Purmo Vindpark Ab</t>
+  </si>
+  <si>
+    <t>2668228-1</t>
+  </si>
+  <si>
+    <t>FI26682281</t>
+  </si>
+  <si>
+    <t>003726682281713</t>
+  </si>
+  <si>
+    <t>Fortum.FI713@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003726682281713</t>
+  </si>
+  <si>
+    <t>Iso Saapasnevan Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3318586-5</t>
+  </si>
+  <si>
+    <t>003733185865714</t>
+  </si>
+  <si>
+    <t>Fortum.FI714@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733185865714</t>
+  </si>
+  <si>
+    <t>Yli-Iin Iso Rytisuon Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3351590-8</t>
+  </si>
+  <si>
+    <t>FI33515908</t>
+  </si>
+  <si>
+    <t>003733515908715</t>
+  </si>
+  <si>
+    <t>Fortum.FI715@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003733515908715</t>
+  </si>
+  <si>
+    <t>Lapinlahden Iso Petäjämäen Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3151556-8</t>
+  </si>
+  <si>
+    <t>FI31515568</t>
+  </si>
+  <si>
+    <t>003731515568717</t>
+  </si>
+  <si>
+    <t>Fortum.FI717@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003731515568717</t>
+  </si>
+  <si>
+    <t>Kannonkosken Vuorijärven Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3510033-5</t>
+  </si>
+  <si>
+    <t>FI35100335</t>
+  </si>
+  <si>
+    <t>003735100335718</t>
+  </si>
+  <si>
+    <t>Fortum.FI718@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003735100335718</t>
+  </si>
+  <si>
+    <t>Reisjärven Kiiskinevan Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3510035-1</t>
+  </si>
+  <si>
+    <t>FI35100351</t>
+  </si>
+  <si>
+    <t>003735100351719</t>
+  </si>
+  <si>
+    <t>Fortum.FI719@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003735100351719</t>
+  </si>
+  <si>
+    <t>Murtomäen Kivikankaan Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3484898-2</t>
+  </si>
+  <si>
+    <t>FI34848982</t>
+  </si>
+  <si>
+    <t>003734848982720</t>
+  </si>
+  <si>
+    <t>Fortum.FI720@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003734848982720</t>
+  </si>
+  <si>
+    <t>Myyränkankaan Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3484900-2</t>
+  </si>
+  <si>
+    <t>FI34849002</t>
+  </si>
+  <si>
+    <t>003734849002721</t>
+  </si>
+  <si>
+    <t>Fortum.FI721@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003734849002721</t>
+  </si>
+  <si>
+    <t>Iisalmen Vuorimäen Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3510031-9</t>
+  </si>
+  <si>
+    <t>FI35100319</t>
+  </si>
+  <si>
+    <t>003735100319722</t>
+  </si>
+  <si>
+    <t>Fortum.FI722@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003735100319722</t>
+  </si>
+  <si>
+    <t>Orimattilan Kuivannon Tuulivoima Oy</t>
+  </si>
+  <si>
+    <t>3536022-5</t>
+  </si>
+  <si>
+    <t>003735360225723</t>
+  </si>
+  <si>
+    <t>Fortum.FI723@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>0216:003735360225723</t>
+  </si>
+  <si>
+    <t>Fortum internal ERP no.</t>
+  </si>
+  <si>
+    <t>Peppol ID 
+(e-invoice address)</t>
+  </si>
+  <si>
+    <t>eMail address for PDF-invoice
+(used when specially agreed)</t>
+  </si>
+  <si>
+    <t>Fortum Rauma Oy</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, Power Solutions</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, Trading and Asset Optimization</t>
+  </si>
+  <si>
+    <t>Fortum Sverige AB, Customer Services</t>
+  </si>
+  <si>
+    <t>Fortum Grön AB</t>
+  </si>
+  <si>
+    <t>3564031-5</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
-    <t>DEHRB978179727</t>
-[...1705 lines deleted...]
-    <t>3564031-5</t>
+    <t>559411-0453</t>
   </si>
   <si>
     <t>'003735640315319</t>
   </si>
   <si>
+    <t>'000755941104539779</t>
+  </si>
+  <si>
+    <t>'0216:003735640315319</t>
+  </si>
+  <si>
+    <t>'0007:55941104539779</t>
+  </si>
+  <si>
     <t>Fortum.FI319@bscs.basware.com</t>
   </si>
   <si>
-    <t>'0216:003735640315319</t>
-[...10 lines deleted...]
-  <si>
     <t>Fortum.SE9779@bscs.basware.com</t>
   </si>
   <si>
-    <t>'0007:55941104539779</t>
-[...5 lines deleted...]
-    <t>SE-169 68 SOLNA</t>
+    <t>Uddeholm Kraft AB</t>
+  </si>
+  <si>
+    <t>Fortum.SE8088@bscs.basware.com</t>
+  </si>
+  <si>
+    <t>556000-5539</t>
+  </si>
+  <si>
+    <t>000755600055398088</t>
+  </si>
+  <si>
+    <t>0007:5560005539</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...38 lines deleted...]
-      <name val="Calibri"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <b/>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="Calibri"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="Hyperlink" xfId="5" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{C172AC95-6AE5-4964-844C-A243C0FED487}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI988@bscs.basware.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9753@bscs.basware.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI322@bscs.basware.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI325@bscs.basware.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI713@bscs.basware.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI720@bscs.basware.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI982@bscs.basware.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI391@bscs.basware.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9231@bscs.basware.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI986@bscs.basware.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.IN9120@bscs.basware.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9119@bscs.basware.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI323@bscs.basware.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI717@bscs.basware.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI723@bscs.basware.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI981@bscs.basware.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9757@bscs.basware.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9539@bscs.basware.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI326@bscs.basware.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI721@bscs.basware.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI714@bscs.basware.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI987@bscs.basware.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9750@bscs.basware.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI321@bscs.basware.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI710@bscs.basware.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI718@bscs.basware.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9751@bscs.basware.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI324@bscs.basware.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI719@bscs.basware.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI9559@bscs.basware.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI983@bscs.basware.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9463A@bscs.basware.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI712@bscs.basware.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI722@bscs.basware.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9592@bscs.basware.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI715@bscs.basware.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI325@bscs.basware.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9751@bscs.basware.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI322@bscs.basware.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9750@bscs.basware.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI987@bscs.basware.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI717@bscs.basware.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI723@bscs.basware.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9592@bscs.basware.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI712@bscs.basware.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9463A@bscs.basware.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9757@bscs.basware.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI983@bscs.basware.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI9559@bscs.basware.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI720@bscs.basware.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI324@bscs.basware.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI721@bscs.basware.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI714@bscs.basware.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI710@bscs.basware.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI321@bscs.basware.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9539@bscs.basware.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI391@bscs.basware.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI986@bscs.basware.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI715@bscs.basware.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI722@bscs.basware.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI326@bscs.basware.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI988@bscs.basware.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI323@bscs.basware.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9753@bscs.basware.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI981@bscs.basware.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI718@bscs.basware.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI719@bscs.basware.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9119@bscs.basware.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.IN9120@bscs.basware.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI713@bscs.basware.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9231@bscs.basware.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI982@bscs.basware.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:R141"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{118ADFA1-FC96-43E0-9360-2E84B1C0B60D}">
+  <dimension ref="A1:I141"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C38" sqref="C38"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="18" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" style="1" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="19" max="16384" width="18" style="2"/>
+    <col min="1" max="1" width="11.44140625" customWidth="1"/>
+    <col min="2" max="2" width="50.33203125" customWidth="1"/>
+    <col min="3" max="3" width="20.5546875" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
+    <col min="5" max="5" width="8.109375" customWidth="1"/>
+    <col min="6" max="6" width="14" customWidth="1"/>
+    <col min="7" max="7" width="20.5546875" customWidth="1"/>
+    <col min="8" max="8" width="28.88671875" customWidth="1"/>
+    <col min="9" max="9" width="32.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-      <c r="A2" s="22" t="s">
+    <row r="1" spans="1:9" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="9"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="10"/>
+    </row>
+    <row r="2" spans="1:9" s="1" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="12" t="s">
+        <v>728</v>
+      </c>
+      <c r="F2" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="I2" s="14" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="24">
+        <v>38998099</v>
+      </c>
+      <c r="D4" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="25">
+        <v>9849</v>
+      </c>
+      <c r="F4" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="23"/>
+      <c r="I4" s="28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="25">
+        <v>102</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A6" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="25">
+        <v>347</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A7" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="25">
+        <v>361</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" s="28" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A8" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="25">
+        <v>362</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A9" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="35">
+        <v>367</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" s="28" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="E10" s="35">
+        <v>368</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" s="35">
+        <v>369</v>
+      </c>
+      <c r="F11" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="28" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="25">
+        <v>381</v>
+      </c>
+      <c r="F12" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" s="28" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A13" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" s="25">
+        <v>389</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="28" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A14" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="25">
+        <v>391</v>
+      </c>
+      <c r="F14" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="28" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A15" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="25">
+        <v>971</v>
+      </c>
+      <c r="F15" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="28" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A16" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="E16" s="25">
+        <v>972</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="H16" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="28" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A17" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="D17" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" s="25">
+        <v>976</v>
+      </c>
+      <c r="F17" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="H17" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="I17" s="28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A18" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" s="25">
+        <v>978</v>
+      </c>
+      <c r="F18" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="H18" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" s="28" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A19" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D19" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" s="35">
+        <v>979</v>
+      </c>
+      <c r="F19" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="H19" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A20" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="34" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" s="35">
+        <v>981</v>
+      </c>
+      <c r="F20" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="H20" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A21" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" s="34" t="s">
+        <v>118</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="E21" s="35">
+        <v>982</v>
+      </c>
+      <c r="F21" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="H21" s="29" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A22" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="C22" s="34" t="s">
+        <v>124</v>
+      </c>
+      <c r="D22" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E22" s="35">
+        <v>983</v>
+      </c>
+      <c r="F22" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="36" t="s">
+        <v>126</v>
+      </c>
+      <c r="H22" s="29" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A23" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="33" t="s">
+        <v>129</v>
+      </c>
+      <c r="C23" s="34" t="s">
+        <v>130</v>
+      </c>
+      <c r="D23" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="E23" s="35">
+        <v>984</v>
+      </c>
+      <c r="F23" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="H23" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="I23" s="31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A24" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="33" t="s">
+        <v>135</v>
+      </c>
+      <c r="C24" s="34" t="s">
+        <v>136</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="E24" s="35">
+        <v>985</v>
+      </c>
+      <c r="F24" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="36" t="s">
+        <v>138</v>
+      </c>
+      <c r="H24" s="33" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="31" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A25" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="D25" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E25" s="35">
+        <v>986</v>
+      </c>
+      <c r="F25" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="36" t="s">
+        <v>144</v>
+      </c>
+      <c r="H25" s="33" t="s">
+        <v>146</v>
+      </c>
+      <c r="I25" s="31" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A26" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="33" t="s">
+        <v>147</v>
+      </c>
+      <c r="C26" s="34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E26" s="35">
+        <v>987</v>
+      </c>
+      <c r="F26" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="36" t="s">
+        <v>150</v>
+      </c>
+      <c r="H26" s="33" t="s">
+        <v>152</v>
+      </c>
+      <c r="I26" s="31" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="33" t="s">
+        <v>153</v>
+      </c>
+      <c r="C27" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="D27" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="E27" s="35">
+        <v>988</v>
+      </c>
+      <c r="F27" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>158</v>
+      </c>
+      <c r="I27" s="31" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A28" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="33" t="s">
+        <v>159</v>
+      </c>
+      <c r="C28" s="34" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="E28" s="35">
+        <v>990</v>
+      </c>
+      <c r="F28" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="36" t="s">
+        <v>162</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>164</v>
+      </c>
+      <c r="I28" s="31" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A29" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>166</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="E29" s="35">
+        <v>991</v>
+      </c>
+      <c r="F29" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="H29" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="I29" s="31" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A30" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="E30" s="25">
+        <v>992</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>176</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A31" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>178</v>
+      </c>
+      <c r="D31" s="25" t="s">
+        <v>179</v>
+      </c>
+      <c r="E31" s="25">
+        <v>993</v>
+      </c>
+      <c r="F31" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="H31" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="I31" s="28" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A32" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="E32" s="25">
+        <v>9487</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="H32" s="29" t="s">
+        <v>188</v>
+      </c>
+      <c r="I32" s="28" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A33" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>189</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>190</v>
+      </c>
+      <c r="D33" s="25" t="s">
+        <v>191</v>
+      </c>
+      <c r="E33" s="25">
+        <v>9535</v>
+      </c>
+      <c r="F33" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H33" s="29" t="s">
+        <v>194</v>
+      </c>
+      <c r="I33" s="28" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A34" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>196</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="E34" s="25">
+        <v>9559</v>
+      </c>
+      <c r="F34" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="H34" s="29" t="s">
+        <v>200</v>
+      </c>
+      <c r="I34" s="28" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A35" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>202</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="E35" s="25">
+        <v>9774</v>
+      </c>
+      <c r="F35" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="27" t="s">
+        <v>204</v>
+      </c>
+      <c r="H35" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="I35" s="28" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A36" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="33" t="s">
+        <v>207</v>
+      </c>
+      <c r="C36" s="34" t="s">
+        <v>208</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>209</v>
+      </c>
+      <c r="E36" s="35">
+        <v>9776</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="36" t="s">
+        <v>210</v>
+      </c>
+      <c r="H36" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="I36" s="28" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A37" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>213</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E37" s="25">
+        <v>9839</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="H37" s="29" t="s">
+        <v>218</v>
+      </c>
+      <c r="I37" s="28" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A38" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E38" s="25" t="s">
+        <v>220</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="H38" s="23" t="s">
+        <v>225</v>
+      </c>
+      <c r="I38" s="28" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A39" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>226</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E39" s="25" t="s">
+        <v>227</v>
+      </c>
+      <c r="F39" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="27" t="s">
+        <v>228</v>
+      </c>
+      <c r="H39" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="I39" s="31" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A40" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>231</v>
+      </c>
+      <c r="C40" s="32" t="s">
+        <v>221</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E40" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="F40" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="27" t="s">
+        <v>233</v>
+      </c>
+      <c r="H40" s="29" t="s">
+        <v>235</v>
+      </c>
+      <c r="I40" s="28" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A41" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>236</v>
+      </c>
+      <c r="C41" s="32" t="s">
+        <v>221</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E41" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="27" t="s">
+        <v>238</v>
+      </c>
+      <c r="H41" s="29" t="s">
+        <v>240</v>
+      </c>
+      <c r="I41" s="28" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A42" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>241</v>
+      </c>
+      <c r="C42" s="32" t="s">
+        <v>221</v>
+      </c>
+      <c r="D42" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E42" s="25" t="s">
+        <v>242</v>
+      </c>
+      <c r="F42" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="H42" s="29" t="s">
+        <v>245</v>
+      </c>
+      <c r="I42" s="28" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A43" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="C43" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E43" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="F43" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="36" t="s">
+        <v>248</v>
+      </c>
+      <c r="H43" s="33" t="s">
+        <v>250</v>
+      </c>
+      <c r="I43" s="28" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A44" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="33" t="s">
+        <v>251</v>
+      </c>
+      <c r="C44" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E44" s="35" t="s">
+        <v>252</v>
+      </c>
+      <c r="F44" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="36" t="s">
+        <v>253</v>
+      </c>
+      <c r="H44" s="33" t="s">
+        <v>255</v>
+      </c>
+      <c r="I44" s="28" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A45" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="33" t="s">
+        <v>256</v>
+      </c>
+      <c r="C45" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="D45" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E45" s="35" t="s">
+        <v>257</v>
+      </c>
+      <c r="F45" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="36" t="s">
+        <v>258</v>
+      </c>
+      <c r="H45" s="33" t="s">
+        <v>260</v>
+      </c>
+      <c r="I45" s="28" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A46" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="23" t="s">
+        <v>261</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E46" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="F46" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="27" t="s">
+        <v>263</v>
+      </c>
+      <c r="H46" s="23" t="s">
+        <v>265</v>
+      </c>
+      <c r="I46" s="28" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A47" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B47" s="29" t="s">
+        <v>266</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D47" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E47" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="F47" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="30" t="s">
+        <v>268</v>
+      </c>
+      <c r="H47" s="29" t="s">
+        <v>270</v>
+      </c>
+      <c r="I47" s="28" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A48" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="29" t="s">
+        <v>271</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E48" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="F48" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="27" t="s">
+        <v>275</v>
+      </c>
+      <c r="H48" s="29" t="s">
+        <v>277</v>
+      </c>
+      <c r="I48" s="28" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A49" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B49" s="29" t="s">
+        <v>278</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E49" s="25" t="s">
+        <v>279</v>
+      </c>
+      <c r="F49" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="27" t="s">
+        <v>280</v>
+      </c>
+      <c r="H49" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="I49" s="28" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A50" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>283</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E50" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="F50" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="26" t="s">
+        <v>285</v>
+      </c>
+      <c r="H50" s="23" t="s">
+        <v>287</v>
+      </c>
+      <c r="I50" s="28" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A51" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>288</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="D51" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E51" s="25" t="s">
+        <v>289</v>
+      </c>
+      <c r="F51" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="26" t="s">
+        <v>290</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>292</v>
+      </c>
+      <c r="I51" s="28" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" s="6" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A52" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="40" t="s">
+        <v>293</v>
+      </c>
+      <c r="C52" s="41" t="s">
+        <v>294</v>
+      </c>
+      <c r="D52" s="42"/>
+      <c r="E52" s="42">
+        <v>989</v>
+      </c>
+      <c r="F52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="43" t="s">
+        <v>295</v>
+      </c>
+      <c r="H52" s="40" t="s">
+        <v>297</v>
+      </c>
+      <c r="I52" s="38" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A53" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B53" s="40" t="s">
+        <v>600</v>
+      </c>
+      <c r="C53" s="41" t="s">
+        <v>601</v>
+      </c>
+      <c r="D53" s="41" t="s">
+        <v>602</v>
+      </c>
+      <c r="E53" s="42">
+        <v>320</v>
+      </c>
+      <c r="F53" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="44" t="s">
+        <v>603</v>
+      </c>
+      <c r="H53" s="44" t="s">
+        <v>605</v>
+      </c>
+      <c r="I53" s="38" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A54" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="40" t="s">
+        <v>606</v>
+      </c>
+      <c r="C54" s="41" t="s">
+        <v>607</v>
+      </c>
+      <c r="D54" s="41" t="s">
+        <v>608</v>
+      </c>
+      <c r="E54" s="42">
+        <v>321</v>
+      </c>
+      <c r="F54" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="44" t="s">
+        <v>609</v>
+      </c>
+      <c r="H54" s="44" t="s">
+        <v>611</v>
+      </c>
+      <c r="I54" s="38" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A55" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B55" s="40" t="s">
+        <v>612</v>
+      </c>
+      <c r="C55" s="41" t="s">
+        <v>613</v>
+      </c>
+      <c r="D55" s="41" t="s">
+        <v>614</v>
+      </c>
+      <c r="E55" s="42">
+        <v>322</v>
+      </c>
+      <c r="F55" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="44" t="s">
+        <v>615</v>
+      </c>
+      <c r="H55" s="44" t="s">
+        <v>617</v>
+      </c>
+      <c r="I55" s="38" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A56" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="40" t="s">
+        <v>618</v>
+      </c>
+      <c r="C56" s="41" t="s">
+        <v>619</v>
+      </c>
+      <c r="D56" s="41" t="s">
+        <v>620</v>
+      </c>
+      <c r="E56" s="42">
+        <v>323</v>
+      </c>
+      <c r="F56" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="44" t="s">
+        <v>621</v>
+      </c>
+      <c r="H56" s="44" t="s">
+        <v>623</v>
+      </c>
+      <c r="I56" s="38" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A57" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B57" s="40" t="s">
+        <v>624</v>
+      </c>
+      <c r="C57" s="41" t="s">
+        <v>625</v>
+      </c>
+      <c r="D57" s="41" t="s">
+        <v>626</v>
+      </c>
+      <c r="E57" s="42">
+        <v>324</v>
+      </c>
+      <c r="F57" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="44" t="s">
+        <v>627</v>
+      </c>
+      <c r="H57" s="44" t="s">
+        <v>629</v>
+      </c>
+      <c r="I57" s="38" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A58" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B58" s="40" t="s">
+        <v>630</v>
+      </c>
+      <c r="C58" s="41" t="s">
+        <v>631</v>
+      </c>
+      <c r="D58" s="41" t="s">
+        <v>632</v>
+      </c>
+      <c r="E58" s="42">
+        <v>325</v>
+      </c>
+      <c r="F58" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="44" t="s">
+        <v>633</v>
+      </c>
+      <c r="H58" s="44" t="s">
+        <v>635</v>
+      </c>
+      <c r="I58" s="38" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A59" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="40" t="s">
+        <v>636</v>
+      </c>
+      <c r="C59" s="41" t="s">
+        <v>637</v>
+      </c>
+      <c r="D59" s="41" t="s">
+        <v>638</v>
+      </c>
+      <c r="E59" s="42">
+        <v>326</v>
+      </c>
+      <c r="F59" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="44" t="s">
+        <v>639</v>
+      </c>
+      <c r="H59" s="44" t="s">
+        <v>641</v>
+      </c>
+      <c r="I59" s="38" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A60" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B60" s="40" t="s">
+        <v>646</v>
+      </c>
+      <c r="C60" s="41" t="s">
+        <v>647</v>
+      </c>
+      <c r="D60" s="41" t="s">
+        <v>648</v>
+      </c>
+      <c r="E60" s="42">
+        <v>9778</v>
+      </c>
+      <c r="F60" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="44" t="s">
+        <v>649</v>
+      </c>
+      <c r="H60" s="44" t="s">
         <v>651</v>
       </c>
-      <c r="B2" s="22" t="s">
+      <c r="I60" s="38" t="s">
         <v>650</v>
       </c>
-      <c r="C2" s="22" t="s">
-[...44 lines deleted...]
-      <c r="R2" s="25" t="s">
+    </row>
+    <row r="61" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A61" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B61" s="40" t="s">
+        <v>652</v>
+      </c>
+      <c r="C61" s="41" t="s">
+        <v>653</v>
+      </c>
+      <c r="D61" s="41" t="s">
+        <v>654</v>
+      </c>
+      <c r="E61" s="42">
+        <v>710</v>
+      </c>
+      <c r="F61" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="44" t="s">
+        <v>655</v>
+      </c>
+      <c r="H61" s="44" t="s">
+        <v>657</v>
+      </c>
+      <c r="I61" s="38" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A62" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="40" t="s">
+        <v>658</v>
+      </c>
+      <c r="C62" s="41" t="s">
+        <v>659</v>
+      </c>
+      <c r="D62" s="41" t="s">
+        <v>660</v>
+      </c>
+      <c r="E62" s="42">
+        <v>711</v>
+      </c>
+      <c r="F62" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="44" t="s">
+        <v>661</v>
+      </c>
+      <c r="H62" s="44" t="s">
+        <v>663</v>
+      </c>
+      <c r="I62" s="38" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A63" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B63" s="40" t="s">
+        <v>664</v>
+      </c>
+      <c r="C63" s="41" t="s">
+        <v>665</v>
+      </c>
+      <c r="D63" s="41" t="s">
+        <v>666</v>
+      </c>
+      <c r="E63" s="42">
+        <v>712</v>
+      </c>
+      <c r="F63" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="44" t="s">
+        <v>667</v>
+      </c>
+      <c r="H63" s="44" t="s">
+        <v>669</v>
+      </c>
+      <c r="I63" s="38" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A64" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B64" s="40" t="s">
+        <v>670</v>
+      </c>
+      <c r="C64" s="41" t="s">
+        <v>671</v>
+      </c>
+      <c r="D64" s="41" t="s">
+        <v>672</v>
+      </c>
+      <c r="E64" s="42">
+        <v>713</v>
+      </c>
+      <c r="F64" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="44" t="s">
+        <v>673</v>
+      </c>
+      <c r="H64" s="44" t="s">
+        <v>675</v>
+      </c>
+      <c r="I64" s="38" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A65" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B65" s="40" t="s">
+        <v>676</v>
+      </c>
+      <c r="C65" s="41" t="s">
+        <v>677</v>
+      </c>
+      <c r="D65" s="41"/>
+      <c r="E65" s="42">
+        <v>714</v>
+      </c>
+      <c r="F65" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="44" t="s">
+        <v>678</v>
+      </c>
+      <c r="H65" s="44" t="s">
+        <v>680</v>
+      </c>
+      <c r="I65" s="38" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A66" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="40" t="s">
+        <v>681</v>
+      </c>
+      <c r="C66" s="41" t="s">
+        <v>682</v>
+      </c>
+      <c r="D66" s="41" t="s">
+        <v>683</v>
+      </c>
+      <c r="E66" s="42">
+        <v>715</v>
+      </c>
+      <c r="F66" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="44" t="s">
+        <v>684</v>
+      </c>
+      <c r="H66" s="44" t="s">
+        <v>686</v>
+      </c>
+      <c r="I66" s="38" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A67" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B67" s="40" t="s">
+        <v>687</v>
+      </c>
+      <c r="C67" s="41" t="s">
+        <v>688</v>
+      </c>
+      <c r="D67" s="41" t="s">
+        <v>689</v>
+      </c>
+      <c r="E67" s="42">
+        <v>717</v>
+      </c>
+      <c r="F67" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="44" t="s">
+        <v>690</v>
+      </c>
+      <c r="H67" s="44" t="s">
+        <v>692</v>
+      </c>
+      <c r="I67" s="38" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A68" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B68" s="40" t="s">
         <v>693</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="26" t="s">
+      <c r="C68" s="41" t="s">
+        <v>694</v>
+      </c>
+      <c r="D68" s="41" t="s">
+        <v>695</v>
+      </c>
+      <c r="E68" s="42">
+        <v>718</v>
+      </c>
+      <c r="F68" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="44" t="s">
+        <v>696</v>
+      </c>
+      <c r="H68" s="44" t="s">
+        <v>698</v>
+      </c>
+      <c r="I68" s="38" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A69" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="40" t="s">
+        <v>699</v>
+      </c>
+      <c r="C69" s="41" t="s">
+        <v>700</v>
+      </c>
+      <c r="D69" s="41" t="s">
+        <v>701</v>
+      </c>
+      <c r="E69" s="42">
+        <v>719</v>
+      </c>
+      <c r="F69" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="44" t="s">
+        <v>702</v>
+      </c>
+      <c r="H69" s="44" t="s">
+        <v>704</v>
+      </c>
+      <c r="I69" s="38" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A70" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B70" s="40" t="s">
+        <v>705</v>
+      </c>
+      <c r="C70" s="41" t="s">
+        <v>706</v>
+      </c>
+      <c r="D70" s="41" t="s">
+        <v>707</v>
+      </c>
+      <c r="E70" s="42">
+        <v>720</v>
+      </c>
+      <c r="F70" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="44" t="s">
+        <v>708</v>
+      </c>
+      <c r="H70" s="44" t="s">
+        <v>710</v>
+      </c>
+      <c r="I70" s="38" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A71" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B71" s="40" t="s">
+        <v>711</v>
+      </c>
+      <c r="C71" s="41" t="s">
+        <v>712</v>
+      </c>
+      <c r="D71" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="E71" s="42">
+        <v>721</v>
+      </c>
+      <c r="F71" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="44" t="s">
+        <v>714</v>
+      </c>
+      <c r="H71" s="44" t="s">
+        <v>716</v>
+      </c>
+      <c r="I71" s="38" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A72" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B72" s="40" t="s">
+        <v>717</v>
+      </c>
+      <c r="C72" s="41" t="s">
+        <v>718</v>
+      </c>
+      <c r="D72" s="41" t="s">
+        <v>719</v>
+      </c>
+      <c r="E72" s="42">
+        <v>722</v>
+      </c>
+      <c r="F72" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="44" t="s">
+        <v>720</v>
+      </c>
+      <c r="H72" s="44" t="s">
+        <v>722</v>
+      </c>
+      <c r="I72" s="38" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A73" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="40" t="s">
+        <v>723</v>
+      </c>
+      <c r="C73" s="41" t="s">
+        <v>724</v>
+      </c>
+      <c r="D73" s="41"/>
+      <c r="E73" s="42">
+        <v>723</v>
+      </c>
+      <c r="F73" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="44" t="s">
+        <v>725</v>
+      </c>
+      <c r="H73" s="44" t="s">
+        <v>727</v>
+      </c>
+      <c r="I73" s="38" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A74" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>731</v>
+      </c>
+      <c r="C74" s="34" t="s">
+        <v>736</v>
+      </c>
+      <c r="D74" s="25"/>
+      <c r="E74" s="35">
+        <v>319</v>
+      </c>
+      <c r="F74" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" s="44" t="s">
+        <v>739</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>741</v>
+      </c>
+      <c r="I74" s="28" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A75" s="22" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>299</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="E75" s="25">
+        <v>9589</v>
+      </c>
+      <c r="F75" s="25"/>
+      <c r="G75" s="35"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="28" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A76" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" s="33" t="s">
+        <v>303</v>
+      </c>
+      <c r="C76" s="34">
+        <v>2668478</v>
+      </c>
+      <c r="D76" s="34" t="s">
+        <v>737</v>
+      </c>
+      <c r="E76" s="35">
+        <v>128</v>
+      </c>
+      <c r="F76" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="H76" s="23"/>
+      <c r="I76" s="31" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A77" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>306</v>
+      </c>
+      <c r="C77" s="24">
+        <v>2346970</v>
+      </c>
+      <c r="D77" s="25">
+        <v>605828142</v>
+      </c>
+      <c r="E77" s="25">
+        <v>9253</v>
+      </c>
+      <c r="F77" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="36" t="s">
+        <v>307</v>
+      </c>
+      <c r="H77" s="23"/>
+      <c r="I77" s="28" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A78" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B78" s="29" t="s">
+        <v>309</v>
+      </c>
+      <c r="C78" s="24">
+        <v>2564354</v>
+      </c>
+      <c r="D78" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="E78" s="25">
+        <v>9422</v>
+      </c>
+      <c r="F78" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="26" t="s">
+        <v>311</v>
+      </c>
+      <c r="H78" s="23"/>
+      <c r="I78" s="28" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A79" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B79" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="C79" s="34" t="s">
+        <v>315</v>
+      </c>
+      <c r="D79" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="E79" s="35">
+        <v>9471</v>
+      </c>
+      <c r="F79" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="30" t="s">
+        <v>316</v>
+      </c>
+      <c r="H79" s="23"/>
+      <c r="I79" s="28" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A80" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>318</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="D80" s="25" t="s">
+        <v>319</v>
+      </c>
+      <c r="E80" s="25">
+        <v>9715</v>
+      </c>
+      <c r="F80" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="36" t="s">
+        <v>320</v>
+      </c>
+      <c r="H80" s="29"/>
+      <c r="I80" s="28" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A81" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B81" s="29" t="s">
+        <v>322</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>323</v>
+      </c>
+      <c r="D81" s="25" t="s">
+        <v>324</v>
+      </c>
+      <c r="E81" s="25">
+        <v>9725</v>
+      </c>
+      <c r="F81" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="27" t="s">
+        <v>325</v>
+      </c>
+      <c r="H81" s="29" t="s">
+        <v>327</v>
+      </c>
+      <c r="I81" s="28" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A82" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>328</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25">
+        <v>9727</v>
+      </c>
+      <c r="F82" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="27" t="s">
+        <v>330</v>
+      </c>
+      <c r="H82" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="I82" s="28" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A83" s="22" t="s">
+        <v>333</v>
+      </c>
+      <c r="B83" s="33" t="s">
+        <v>334</v>
+      </c>
+      <c r="C83" s="34">
+        <v>607102</v>
+      </c>
+      <c r="D83" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="E83" s="35">
+        <v>9115</v>
+      </c>
+      <c r="F83" s="45"/>
+      <c r="G83" s="27"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="28" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A84" s="22" t="s">
+        <v>333</v>
+      </c>
+      <c r="B84" s="33" t="s">
+        <v>337</v>
+      </c>
+      <c r="C84" s="34">
+        <v>666543</v>
+      </c>
+      <c r="D84" s="25" t="s">
+        <v>338</v>
+      </c>
+      <c r="E84" s="35">
+        <v>9117</v>
+      </c>
+      <c r="F84" s="45"/>
+      <c r="G84" s="27"/>
+      <c r="H84" s="23"/>
+      <c r="I84" s="28" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A85" s="22" t="s">
+        <v>333</v>
+      </c>
+      <c r="B85" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="C85" s="24">
+        <v>518160</v>
+      </c>
+      <c r="D85" s="25" t="s">
+        <v>342</v>
+      </c>
+      <c r="E85" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="F85" s="25"/>
+      <c r="G85" s="27"/>
+      <c r="H85" s="29"/>
+      <c r="I85" s="28" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A86" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="B86" s="29" t="s">
+        <v>345</v>
+      </c>
+      <c r="C86" s="24">
+        <v>914551757</v>
+      </c>
+      <c r="D86" s="25" t="s">
+        <v>346</v>
+      </c>
+      <c r="E86" s="25">
+        <v>9750</v>
+      </c>
+      <c r="F86" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G86" s="26" t="s">
+        <v>347</v>
+      </c>
+      <c r="H86" s="29" t="s">
+        <v>349</v>
+      </c>
+      <c r="I86" s="28" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A87" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" s="33" t="s">
+        <v>350</v>
+      </c>
+      <c r="C87" s="34">
+        <v>983995691</v>
+      </c>
+      <c r="D87" s="25" t="s">
+        <v>351</v>
+      </c>
+      <c r="E87" s="35">
+        <v>9751</v>
+      </c>
+      <c r="F87" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="27" t="s">
+        <v>352</v>
+      </c>
+      <c r="H87" s="23" t="s">
+        <v>354</v>
+      </c>
+      <c r="I87" s="28" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A88" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="B88" s="29" t="s">
+        <v>355</v>
+      </c>
+      <c r="C88" s="24">
+        <v>970938974</v>
+      </c>
+      <c r="D88" s="25" t="s">
+        <v>356</v>
+      </c>
+      <c r="E88" s="25">
+        <v>9753</v>
+      </c>
+      <c r="F88" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="36" t="s">
+        <v>357</v>
+      </c>
+      <c r="H88" s="29" t="s">
+        <v>359</v>
+      </c>
+      <c r="I88" s="28" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A89" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="B89" s="33" t="s">
+        <v>360</v>
+      </c>
+      <c r="C89" s="34">
+        <v>982584027</v>
+      </c>
+      <c r="D89" s="25" t="s">
+        <v>361</v>
+      </c>
+      <c r="E89" s="35">
+        <v>9757</v>
+      </c>
+      <c r="F89" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="30" t="s">
+        <v>362</v>
+      </c>
+      <c r="H89" s="23" t="s">
+        <v>364</v>
+      </c>
+      <c r="I89" s="31" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A90" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B90" s="33" t="s">
+        <v>366</v>
+      </c>
+      <c r="C90" s="34">
+        <v>365569059</v>
+      </c>
+      <c r="D90" s="25" t="s">
+        <v>367</v>
+      </c>
+      <c r="E90" s="35">
+        <v>9850</v>
+      </c>
+      <c r="F90" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="36" t="s">
+        <v>368</v>
+      </c>
+      <c r="H90" s="23"/>
+      <c r="I90" s="31" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A91" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B91" s="33" t="s">
+        <v>370</v>
+      </c>
+      <c r="C91" s="34">
+        <v>365569303</v>
+      </c>
+      <c r="D91" s="25" t="s">
+        <v>371</v>
+      </c>
+      <c r="E91" s="35">
+        <v>9851</v>
+      </c>
+      <c r="F91" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="36" t="s">
+        <v>372</v>
+      </c>
+      <c r="H91" s="23"/>
+      <c r="I91" s="31" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A92" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B92" s="33" t="s">
+        <v>374</v>
+      </c>
+      <c r="C92" s="34">
+        <v>365569415</v>
+      </c>
+      <c r="D92" s="25" t="s">
+        <v>375</v>
+      </c>
+      <c r="E92" s="35">
+        <v>9852</v>
+      </c>
+      <c r="F92" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="36" t="s">
+        <v>376</v>
+      </c>
+      <c r="H92" s="23"/>
+      <c r="I92" s="31" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A93" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B93" s="33" t="s">
+        <v>378</v>
+      </c>
+      <c r="C93" s="34"/>
+      <c r="D93" s="25" t="s">
+        <v>379</v>
+      </c>
+      <c r="E93" s="35">
+        <v>9853</v>
+      </c>
+      <c r="F93" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="36" t="s">
+        <v>380</v>
+      </c>
+      <c r="H93" s="23"/>
+      <c r="I93" s="31" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A94" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B94" s="29" t="s">
+        <v>382</v>
+      </c>
+      <c r="C94" s="24"/>
+      <c r="D94" s="25" t="s">
+        <v>383</v>
+      </c>
+      <c r="E94" s="25">
+        <v>9863</v>
+      </c>
+      <c r="F94" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" s="36" t="s">
+        <v>384</v>
+      </c>
+      <c r="H94" s="23"/>
+      <c r="I94" s="28" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A95" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B95" s="33" t="s">
+        <v>386</v>
+      </c>
+      <c r="C95" s="34"/>
+      <c r="D95" s="25" t="s">
+        <v>387</v>
+      </c>
+      <c r="E95" s="35">
+        <v>9866</v>
+      </c>
+      <c r="F95" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="26" t="s">
+        <v>388</v>
+      </c>
+      <c r="H95" s="23"/>
+      <c r="I95" s="31" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A96" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B96" s="33" t="s">
+        <v>390</v>
+      </c>
+      <c r="C96" s="34" t="s">
+        <v>392</v>
+      </c>
+      <c r="D96" s="25" t="s">
+        <v>393</v>
+      </c>
+      <c r="E96" s="35" t="s">
+        <v>391</v>
+      </c>
+      <c r="F96" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="36" t="s">
+        <v>394</v>
+      </c>
+      <c r="H96" s="23"/>
+      <c r="I96" s="31" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A97" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B97" s="33" t="s">
+        <v>396</v>
+      </c>
+      <c r="C97" s="34" t="s">
+        <v>392</v>
+      </c>
+      <c r="D97" s="25" t="s">
+        <v>393</v>
+      </c>
+      <c r="E97" s="35" t="s">
+        <v>397</v>
+      </c>
+      <c r="F97" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G97" s="36" t="s">
+        <v>398</v>
+      </c>
+      <c r="H97" s="23"/>
+      <c r="I97" s="31" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A98" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B98" s="33" t="s">
+        <v>400</v>
+      </c>
+      <c r="C98" s="34" t="s">
+        <v>392</v>
+      </c>
+      <c r="D98" s="25" t="s">
+        <v>393</v>
+      </c>
+      <c r="E98" s="35" t="s">
+        <v>401</v>
+      </c>
+      <c r="F98" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G98" s="36" t="s">
+        <v>402</v>
+      </c>
+      <c r="H98" s="23"/>
+      <c r="I98" s="31" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A99" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B99" s="33" t="s">
+        <v>404</v>
+      </c>
+      <c r="C99" s="34" t="s">
+        <v>392</v>
+      </c>
+      <c r="D99" s="25" t="s">
+        <v>393</v>
+      </c>
+      <c r="E99" s="35" t="s">
+        <v>405</v>
+      </c>
+      <c r="F99" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="36" t="s">
+        <v>406</v>
+      </c>
+      <c r="H99" s="23"/>
+      <c r="I99" s="31" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A100" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B100" s="29" t="s">
+        <v>408</v>
+      </c>
+      <c r="C100" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="D100" s="25" t="s">
+        <v>393</v>
+      </c>
+      <c r="E100" s="25" t="s">
+        <v>409</v>
+      </c>
+      <c r="F100" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100" s="36" t="s">
+        <v>410</v>
+      </c>
+      <c r="H100" s="23"/>
+      <c r="I100" s="28" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A101" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B101" s="23" t="s">
+        <v>412</v>
+      </c>
+      <c r="C101" s="24">
+        <v>271990231</v>
+      </c>
+      <c r="D101" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="E101" s="25" t="s">
+        <v>413</v>
+      </c>
+      <c r="F101" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="26" t="s">
+        <v>415</v>
+      </c>
+      <c r="H101" s="23"/>
+      <c r="I101" s="28" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A102" s="22" t="s">
+        <v>365</v>
+      </c>
+      <c r="B102" s="33" t="s">
+        <v>417</v>
+      </c>
+      <c r="C102" s="34">
+        <v>271990231</v>
+      </c>
+      <c r="D102" s="25" t="s">
+        <v>414</v>
+      </c>
+      <c r="E102" s="35" t="s">
+        <v>418</v>
+      </c>
+      <c r="F102" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="26" t="s">
+        <v>419</v>
+      </c>
+      <c r="H102" s="29"/>
+      <c r="I102" s="31" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A103" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B103" s="33" t="s">
+        <v>422</v>
+      </c>
+      <c r="C103" s="34" t="s">
+        <v>423</v>
+      </c>
+      <c r="D103" s="25" t="s">
+        <v>424</v>
+      </c>
+      <c r="E103" s="35">
+        <v>9434</v>
+      </c>
+      <c r="F103" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="H103" s="29" t="s">
+        <v>427</v>
+      </c>
+      <c r="I103" s="31" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A104" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B104" s="33" t="s">
+        <v>428</v>
+      </c>
+      <c r="C104" s="34" t="s">
+        <v>429</v>
+      </c>
+      <c r="D104" s="25" t="s">
+        <v>430</v>
+      </c>
+      <c r="E104" s="35">
+        <v>9552</v>
+      </c>
+      <c r="F104" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="36" t="s">
+        <v>431</v>
+      </c>
+      <c r="H104" s="33" t="s">
+        <v>433</v>
+      </c>
+      <c r="I104" s="31" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A105" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B105" s="33" t="s">
+        <v>434</v>
+      </c>
+      <c r="C105" s="34" t="s">
+        <v>435</v>
+      </c>
+      <c r="D105" s="25" t="s">
+        <v>436</v>
+      </c>
+      <c r="E105" s="35">
+        <v>9773</v>
+      </c>
+      <c r="F105" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="36" t="s">
+        <v>437</v>
+      </c>
+      <c r="H105" s="33" t="s">
+        <v>439</v>
+      </c>
+      <c r="I105" s="31" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A106" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B106" s="33" t="s">
+        <v>440</v>
+      </c>
+      <c r="C106" s="34" t="s">
+        <v>441</v>
+      </c>
+      <c r="D106" s="25" t="s">
+        <v>442</v>
+      </c>
+      <c r="E106" s="35">
+        <v>9830</v>
+      </c>
+      <c r="F106" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="36" t="s">
+        <v>443</v>
+      </c>
+      <c r="H106" s="23" t="s">
+        <v>445</v>
+      </c>
+      <c r="I106" s="31" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A107" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B107" s="33" t="s">
+        <v>446</v>
+      </c>
+      <c r="C107" s="34" t="s">
+        <v>447</v>
+      </c>
+      <c r="D107" s="25" t="s">
+        <v>448</v>
+      </c>
+      <c r="E107" s="35">
+        <v>9832</v>
+      </c>
+      <c r="F107" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="36" t="s">
+        <v>449</v>
+      </c>
+      <c r="H107" s="29" t="s">
+        <v>451</v>
+      </c>
+      <c r="I107" s="31" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A108" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B108" s="23" t="s">
+        <v>452</v>
+      </c>
+      <c r="C108" s="24" t="s">
+        <v>453</v>
+      </c>
+      <c r="D108" s="25" t="s">
+        <v>454</v>
+      </c>
+      <c r="E108" s="25">
+        <v>9833</v>
+      </c>
+      <c r="F108" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="36" t="s">
+        <v>455</v>
+      </c>
+      <c r="H108" s="29" t="s">
+        <v>457</v>
+      </c>
+      <c r="I108" s="28" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A109" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B109" s="33" t="s">
+        <v>458</v>
+      </c>
+      <c r="C109" s="34" t="s">
+        <v>459</v>
+      </c>
+      <c r="D109" s="25" t="s">
+        <v>460</v>
+      </c>
+      <c r="E109" s="35">
+        <v>9835</v>
+      </c>
+      <c r="F109" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="26" t="s">
+        <v>461</v>
+      </c>
+      <c r="H109" s="23" t="s">
+        <v>463</v>
+      </c>
+      <c r="I109" s="28" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A110" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B110" s="29" t="s">
+        <v>464</v>
+      </c>
+      <c r="C110" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="D110" s="25" t="s">
+        <v>466</v>
+      </c>
+      <c r="E110" s="25">
+        <v>9870</v>
+      </c>
+      <c r="F110" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="36" t="s">
+        <v>467</v>
+      </c>
+      <c r="H110" s="29" t="s">
+        <v>469</v>
+      </c>
+      <c r="I110" s="28" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A111" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B111" s="29" t="s">
+        <v>470</v>
+      </c>
+      <c r="C111" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="D111" s="25" t="s">
+        <v>472</v>
+      </c>
+      <c r="E111" s="25">
+        <v>9881</v>
+      </c>
+      <c r="F111" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G111" s="30" t="s">
+        <v>473</v>
+      </c>
+      <c r="H111" s="29" t="s">
+        <v>475</v>
+      </c>
+      <c r="I111" s="28" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A112" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B112" s="29" t="s">
+        <v>476</v>
+      </c>
+      <c r="C112" s="24" t="s">
+        <v>477</v>
+      </c>
+      <c r="D112" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="E112" s="25">
+        <v>9882</v>
+      </c>
+      <c r="F112" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G112" s="30" t="s">
+        <v>479</v>
+      </c>
+      <c r="H112" s="29" t="s">
+        <v>481</v>
+      </c>
+      <c r="I112" s="28" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A113" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>482</v>
+      </c>
+      <c r="C113" s="24" t="s">
+        <v>483</v>
+      </c>
+      <c r="D113" s="25" t="s">
+        <v>484</v>
+      </c>
+      <c r="E113" s="25">
+        <v>9883</v>
+      </c>
+      <c r="F113" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="30" t="s">
+        <v>485</v>
+      </c>
+      <c r="H113" s="23" t="s">
+        <v>487</v>
+      </c>
+      <c r="I113" s="28" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A114" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B114" s="33" t="s">
+        <v>488</v>
+      </c>
+      <c r="C114" s="34" t="s">
+        <v>489</v>
+      </c>
+      <c r="D114" s="37" t="s">
+        <v>490</v>
+      </c>
+      <c r="E114" s="35">
+        <v>9887</v>
+      </c>
+      <c r="F114" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G114" s="26" t="s">
+        <v>491</v>
+      </c>
+      <c r="H114" s="23" t="s">
+        <v>493</v>
+      </c>
+      <c r="I114" s="31" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A115" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B115" s="33" t="s">
+        <v>494</v>
+      </c>
+      <c r="C115" s="34" t="s">
+        <v>495</v>
+      </c>
+      <c r="D115" s="25" t="s">
+        <v>496</v>
+      </c>
+      <c r="E115" s="35">
+        <v>9890</v>
+      </c>
+      <c r="F115" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="36" t="s">
+        <v>497</v>
+      </c>
+      <c r="H115" s="23" t="s">
+        <v>499</v>
+      </c>
+      <c r="I115" s="31" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A116" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B116" s="33" t="s">
+        <v>500</v>
+      </c>
+      <c r="C116" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="D116" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="E116" s="35" t="s">
+        <v>501</v>
+      </c>
+      <c r="F116" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G116" s="36" t="s">
+        <v>504</v>
+      </c>
+      <c r="H116" s="29" t="s">
+        <v>506</v>
+      </c>
+      <c r="I116" s="31" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A117" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B117" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="C117" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="D117" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="E117" s="35" t="s">
+        <v>508</v>
+      </c>
+      <c r="F117" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" s="36" t="s">
+        <v>509</v>
+      </c>
+      <c r="H117" s="29" t="s">
+        <v>506</v>
+      </c>
+      <c r="I117" s="31" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A118" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B118" s="33" t="s">
+        <v>732</v>
+      </c>
+      <c r="C118" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="D118" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="E118" s="35" t="s">
+        <v>511</v>
+      </c>
+      <c r="F118" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G118" s="36" t="s">
+        <v>512</v>
+      </c>
+      <c r="H118" s="29" t="s">
+        <v>506</v>
+      </c>
+      <c r="I118" s="31" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A119" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B119" s="33" t="s">
+        <v>733</v>
+      </c>
+      <c r="C119" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="D119" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="E119" s="35" t="s">
+        <v>514</v>
+      </c>
+      <c r="F119" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" s="36" t="s">
+        <v>515</v>
+      </c>
+      <c r="H119" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="I119" s="31" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A120" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B120" s="33" t="s">
+        <v>734</v>
+      </c>
+      <c r="C120" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="D120" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="E120" s="35" t="s">
+        <v>517</v>
+      </c>
+      <c r="F120" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="36" t="s">
+        <v>519</v>
+      </c>
+      <c r="H120" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="I120" s="31" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A121" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B121" s="33" t="s">
+        <v>521</v>
+      </c>
+      <c r="C121" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="D121" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="E121" s="35" t="s">
+        <v>522</v>
+      </c>
+      <c r="F121" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="36" t="s">
+        <v>523</v>
+      </c>
+      <c r="H121" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="I121" s="31" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A122" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B122" s="33" t="s">
+        <v>525</v>
+      </c>
+      <c r="C122" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="D122" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="E122" s="35" t="s">
+        <v>526</v>
+      </c>
+      <c r="F122" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="36" t="s">
+        <v>527</v>
+      </c>
+      <c r="H122" s="23" t="s">
+        <v>506</v>
+      </c>
+      <c r="I122" s="31" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A123" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B123" s="33" t="s">
+        <v>529</v>
+      </c>
+      <c r="C123" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="D123" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="E123" s="35" t="s">
+        <v>530</v>
+      </c>
+      <c r="F123" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="36" t="s">
+        <v>531</v>
+      </c>
+      <c r="H123" s="46" t="s">
+        <v>506</v>
+      </c>
+      <c r="I123" s="31" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A124" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B124" s="33" t="s">
+        <v>533</v>
+      </c>
+      <c r="C124" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="D124" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="E124" s="35" t="s">
+        <v>534</v>
+      </c>
+      <c r="F124" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="36" t="s">
+        <v>535</v>
+      </c>
+      <c r="H124" s="46" t="s">
+        <v>506</v>
+      </c>
+      <c r="I124" s="31" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A125" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B125" s="23" t="s">
+        <v>537</v>
+      </c>
+      <c r="C125" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="D125" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="E125" s="25" t="s">
+        <v>538</v>
+      </c>
+      <c r="F125" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="36" t="s">
+        <v>539</v>
+      </c>
+      <c r="H125" s="29" t="s">
+        <v>506</v>
+      </c>
+      <c r="I125" s="28" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A126" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B126" s="29" t="s">
+        <v>541</v>
+      </c>
+      <c r="C126" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="D126" s="25" t="s">
+        <v>503</v>
+      </c>
+      <c r="E126" s="25" t="s">
+        <v>542</v>
+      </c>
+      <c r="F126" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="26" t="s">
+        <v>543</v>
+      </c>
+      <c r="H126" s="29" t="s">
+        <v>506</v>
+      </c>
+      <c r="I126" s="28" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A127" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B127" s="33" t="s">
+        <v>545</v>
+      </c>
+      <c r="C127" s="34" t="s">
+        <v>547</v>
+      </c>
+      <c r="D127" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="E127" s="35" t="s">
+        <v>546</v>
+      </c>
+      <c r="F127" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="26" t="s">
+        <v>549</v>
+      </c>
+      <c r="H127" s="23" t="s">
+        <v>551</v>
+      </c>
+      <c r="I127" s="28" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A128" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="B128" s="45" t="s">
+        <v>735</v>
+      </c>
+      <c r="C128" s="47" t="s">
+        <v>738</v>
+      </c>
+      <c r="D128" s="48"/>
+      <c r="E128" s="48">
+        <v>9779</v>
+      </c>
+      <c r="F128" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G128" s="44" t="s">
+        <v>740</v>
+      </c>
+      <c r="H128" s="23" t="s">
+        <v>742</v>
+      </c>
+      <c r="I128" s="28" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A129" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="B129" s="45" t="s">
+        <v>553</v>
+      </c>
+      <c r="C129" s="47">
+        <v>61499404</v>
+      </c>
+      <c r="D129" s="48" t="s">
+        <v>555</v>
+      </c>
+      <c r="E129" s="48" t="s">
+        <v>554</v>
+      </c>
+      <c r="F129" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="36" t="s">
+        <v>556</v>
+      </c>
+      <c r="H129" s="23"/>
+      <c r="I129" s="28" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A130" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="B130" s="45" t="s">
+        <v>559</v>
+      </c>
+      <c r="C130" s="47">
+        <v>61244643</v>
+      </c>
+      <c r="D130" s="48" t="s">
+        <v>560</v>
+      </c>
+      <c r="E130" s="48">
+        <v>9118</v>
+      </c>
+      <c r="F130" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="48" t="s">
+        <v>561</v>
+      </c>
+      <c r="H130" s="23"/>
+      <c r="I130" s="28" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A131" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="B131" s="45" t="s">
+        <v>563</v>
+      </c>
+      <c r="C131" s="47">
+        <v>58911219</v>
+      </c>
+      <c r="D131" s="48"/>
+      <c r="E131" s="48">
+        <v>9119</v>
+      </c>
+      <c r="F131" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G131" s="48" t="s">
+        <v>564</v>
+      </c>
+      <c r="H131" s="23"/>
+      <c r="I131" s="28" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A132" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="B132" s="45" t="s">
+        <v>566</v>
+      </c>
+      <c r="C132" s="47">
+        <v>24184798</v>
+      </c>
+      <c r="D132" s="48" t="s">
+        <v>567</v>
+      </c>
+      <c r="E132" s="48">
+        <v>9231</v>
+      </c>
+      <c r="F132" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G132" s="48" t="s">
+        <v>568</v>
+      </c>
+      <c r="H132" s="23"/>
+      <c r="I132" s="28" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A133" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="B133" s="45" t="s">
+        <v>570</v>
+      </c>
+      <c r="C133" s="47">
+        <v>34265034</v>
+      </c>
+      <c r="D133" s="48" t="s">
+        <v>571</v>
+      </c>
+      <c r="E133" s="48">
+        <v>9539</v>
+      </c>
+      <c r="F133" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="48" t="s">
+        <v>572</v>
+      </c>
+      <c r="H133" s="23"/>
+      <c r="I133" s="28" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A134" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="B134" s="45" t="s">
+        <v>574</v>
+      </c>
+      <c r="C134" s="47">
+        <v>53781112</v>
+      </c>
+      <c r="D134" s="48" t="s">
+        <v>575</v>
+      </c>
+      <c r="E134" s="48">
+        <v>9592</v>
+      </c>
+      <c r="F134" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="48" t="s">
+        <v>576</v>
+      </c>
+      <c r="H134" s="23"/>
+      <c r="I134" s="28" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A135" s="39" t="s">
+        <v>558</v>
+      </c>
+      <c r="B135" s="45" t="s">
+        <v>578</v>
+      </c>
+      <c r="C135" s="47">
+        <v>61499676</v>
+      </c>
+      <c r="D135" s="48"/>
+      <c r="E135" s="48">
+        <v>9713</v>
+      </c>
+      <c r="F135" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G135" s="48" t="s">
+        <v>579</v>
+      </c>
+      <c r="H135" s="23"/>
+      <c r="I135" s="28" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A136" s="39" t="s">
+        <v>558</v>
+      </c>
+      <c r="B136" s="45" t="s">
+        <v>581</v>
+      </c>
+      <c r="C136" s="47">
+        <v>860776104</v>
+      </c>
+      <c r="D136" s="48" t="s">
+        <v>582</v>
+      </c>
+      <c r="E136" s="48">
+        <v>9717</v>
+      </c>
+      <c r="F136" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G136" s="48" t="s">
+        <v>583</v>
+      </c>
+      <c r="H136" s="23"/>
+      <c r="I136" s="28" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A137" s="39" t="s">
+        <v>558</v>
+      </c>
+      <c r="B137" s="40" t="s">
+        <v>585</v>
+      </c>
+      <c r="C137" s="41">
+        <v>85246506</v>
+      </c>
+      <c r="D137" s="42" t="s">
+        <v>587</v>
+      </c>
+      <c r="E137" s="42" t="s">
+        <v>586</v>
+      </c>
+      <c r="F137" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="48" t="s">
+        <v>588</v>
+      </c>
+      <c r="H137" s="40"/>
+      <c r="I137" s="38" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A138" s="39" t="s">
+        <v>558</v>
+      </c>
+      <c r="B138" s="40" t="s">
+        <v>590</v>
+      </c>
+      <c r="C138" s="41">
+        <v>24248582</v>
+      </c>
+      <c r="D138" s="41" t="s">
+        <v>592</v>
+      </c>
+      <c r="E138" s="42" t="s">
+        <v>591</v>
+      </c>
+      <c r="F138" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="48" t="s">
+        <v>593</v>
+      </c>
+      <c r="H138" s="44"/>
+      <c r="I138" s="38" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A139" s="39" t="s">
+        <v>558</v>
+      </c>
+      <c r="B139" s="45" t="s">
+        <v>595</v>
+      </c>
+      <c r="C139" s="47">
+        <v>61499404</v>
+      </c>
+      <c r="D139" s="48" t="s">
+        <v>597</v>
+      </c>
+      <c r="E139" s="48" t="s">
+        <v>596</v>
+      </c>
+      <c r="F139" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="48" t="s">
+        <v>598</v>
+      </c>
+      <c r="H139" s="23"/>
+      <c r="I139" s="28" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A140" s="40" t="s">
+        <v>558</v>
+      </c>
+      <c r="B140" s="45" t="s">
         <v>642</v>
       </c>
-      <c r="D3" s="26" t="s">
-[...599 lines deleted...]
-      <c r="F14" s="26" t="s">
+      <c r="C140" s="47">
+        <v>53781147</v>
+      </c>
+      <c r="D140" s="48" t="s">
+        <v>643</v>
+      </c>
+      <c r="E140" s="48">
+        <v>9594</v>
+      </c>
+      <c r="F140" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="48" t="s">
+        <v>644</v>
+      </c>
+      <c r="H140" s="23"/>
+      <c r="I140" s="29" t="s">
         <v>645</v>
       </c>
-      <c r="G14" s="27">
-[...3401 lines deleted...]
-      <c r="G77" s="37" t="s">
+    </row>
+    <row r="141" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A141" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="H77" s="38" t="s">
-[...2345 lines deleted...]
-      <c r="P120" s="53" t="s">
+      <c r="B141" s="45" t="s">
         <v>745</v>
       </c>
-      <c r="Q120" s="44" t="s">
-[...50 lines deleted...]
-      <c r="P121" s="53" t="s">
+      <c r="C141" s="47" t="s">
+        <v>747</v>
+      </c>
+      <c r="D141" s="48"/>
+      <c r="E141" s="48">
+        <v>8088</v>
+      </c>
+      <c r="F141" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G141" s="48" t="s">
+        <v>748</v>
+      </c>
+      <c r="H141" s="23" t="s">
+        <v>749</v>
+      </c>
+      <c r="I141" s="29" t="s">
         <v>746</v>
       </c>
-      <c r="Q121" s="44" t="s">
-[...1082 lines deleted...]
-      <c r="R141" s="13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
-  <autoFilter ref="A2:R125" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-  <phoneticPr fontId="5" type="noConversion"/>
+  <autoFilter ref="A2:I138" xr:uid="{118ADFA1-FC96-43E0-9360-2E84B1C0B60D}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:I138">
+      <sortCondition ref="A2:A138"/>
+    </sortState>
+  </autoFilter>
   <hyperlinks>
-    <hyperlink ref="L34" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...57 lines deleted...]
-    <hyperlink ref="L134" r:id="rId59" xr:uid="{E13E5F92-75C2-4A6F-ACA3-BE25A6662BA9}"/>
+    <hyperlink ref="I68" r:id="rId1" xr:uid="{C8CBCA33-B18B-48B7-AD71-034A2DB9DA41}"/>
+    <hyperlink ref="I73" r:id="rId2" xr:uid="{E7F9A894-7167-49DF-A001-4AABEEC4DF86}"/>
+    <hyperlink ref="I72" r:id="rId3" xr:uid="{FABDAE55-5CAC-49E2-88F9-7B30F14CD943}"/>
+    <hyperlink ref="I71" r:id="rId4" xr:uid="{7D8F5DBB-6389-48E0-8D92-7B9FCDEDEA87}"/>
+    <hyperlink ref="I70" r:id="rId5" xr:uid="{B5AC3C42-3383-41F8-BC93-1CAC2BF97AC9}"/>
+    <hyperlink ref="I69" r:id="rId6" xr:uid="{257F8133-5A55-45C9-93D5-1052F7AEB1DF}"/>
+    <hyperlink ref="I67" r:id="rId7" xr:uid="{B0294690-677A-4EDA-958A-7B964FB0F667}"/>
+    <hyperlink ref="I66" r:id="rId8" xr:uid="{0A29B8A6-9F66-41E4-9191-B55A8DCEE6D9}"/>
+    <hyperlink ref="I65" r:id="rId9" xr:uid="{DABFAC69-EC11-463A-980D-38138223B85A}"/>
+    <hyperlink ref="I64" r:id="rId10" xr:uid="{73CF442E-E570-4714-A9EC-0994A574F83A}"/>
+    <hyperlink ref="I63" r:id="rId11" xr:uid="{5EDFA4B9-4736-44EC-B659-5E246122DC8F}"/>
+    <hyperlink ref="I62" r:id="rId12" xr:uid="{BB4A67DD-221F-4DC8-80FB-AB1F2ABAFDD7}"/>
+    <hyperlink ref="I127:I138" r:id="rId13" display="Fortum.FI985@bscs.basware.com" xr:uid="{F837DE7A-0D26-4CD9-B2AC-01E0763493B5}"/>
+    <hyperlink ref="I61" r:id="rId14" xr:uid="{9764FA81-4A6E-4346-878C-6D5B11484CDB}"/>
+    <hyperlink ref="I60" r:id="rId15" display="Fortum.FI320@bscs.basware.com" xr:uid="{7825809A-AF52-4191-BE4A-EBDAAD3E3BF4}"/>
+    <hyperlink ref="I138" r:id="rId16" display="Fortum.FI320@bscs.basware.com" xr:uid="{7674A0B0-1CDE-46F2-A87E-4AAD39664D5D}"/>
+    <hyperlink ref="I59" r:id="rId17" xr:uid="{7FAC6610-3EE9-4AB2-BB35-D8C42AAAFA5C}"/>
+    <hyperlink ref="I58" r:id="rId18" xr:uid="{64E922A8-2D46-416C-966C-C11538DDC8F6}"/>
+    <hyperlink ref="I57" r:id="rId19" xr:uid="{E5C33A60-43EA-4C9F-83BE-AD73C5FA7325}"/>
+    <hyperlink ref="I56" r:id="rId20" xr:uid="{87BA3B81-221B-4D12-AF9D-B4D1EA93DA42}"/>
+    <hyperlink ref="I55" r:id="rId21" xr:uid="{57176934-D362-4F5D-BF35-237385018ECE}"/>
+    <hyperlink ref="I54" r:id="rId22" xr:uid="{65CCD4BF-B679-4821-AFC2-9318645AA9BB}"/>
+    <hyperlink ref="I118:I123" r:id="rId23" display="Fortum.FI320@bscs.basware.com" xr:uid="{43E7E503-5D95-41F1-AADE-7445F0DFA1F8}"/>
+    <hyperlink ref="I53" r:id="rId24" xr:uid="{A18964F7-D064-4E29-9816-0D00A1B4C646}"/>
+    <hyperlink ref="I3" r:id="rId25" display="Fortum.SE8022@bscs.basware.com" xr:uid="{FA42F00E-7B97-4F41-906F-50935D1780E5}"/>
+    <hyperlink ref="I4" r:id="rId26" display="Fortum.SE8022@bscs.basware.com" xr:uid="{06EF0823-2826-4007-BEE3-BF10C01ED518}"/>
+    <hyperlink ref="I128" r:id="rId27" display="mailto:Fortum.NL9118@bscs.basware.com" xr:uid="{BC67BA93-2EA2-4981-8822-3666652F72B9}"/>
+    <hyperlink ref="I129" r:id="rId28" display="mailto:Fortum.NL9119@bscs.basware.com" xr:uid="{A7402B79-B0F1-44EF-98A4-C410D2A93F03}"/>
+    <hyperlink ref="I132" r:id="rId29" display="mailto:Fortum.NL9592@bscs.basware.com" xr:uid="{305FDF8C-24CB-49D0-A01E-C66F80E451D6}"/>
+    <hyperlink ref="I131" r:id="rId30" display="mailto:Fortum.NL9539@bscs.basware.com" xr:uid="{2B807EEC-0BE3-49CB-B374-789E287B926C}"/>
+    <hyperlink ref="I130" r:id="rId31" display="mailto:Fortum.NL9231@bscs.basware.com" xr:uid="{4972CE81-D3F6-4CE6-841F-33FE06CF79B8}"/>
+    <hyperlink ref="I136" r:id="rId32" display="mailto:Fortum.NL9463A@bscs.basware.com" xr:uid="{E912934C-A8EA-452D-AD12-80540EBBC7DE}"/>
+    <hyperlink ref="I134" r:id="rId33" display="mailto:Fortum.NL9711@bscs.basware.com" xr:uid="{7DE30132-7EEB-4457-A9D5-35CC14FCAB4B}"/>
+    <hyperlink ref="I135" r:id="rId34" display="mailto:Fortum.NL9711@bscs.basware.com" xr:uid="{846EAAA0-8E1A-4175-9152-2E0DA8934834}"/>
+    <hyperlink ref="I133" r:id="rId35" display="mailto:Fortum.NL9711@bscs.basware.com" xr:uid="{81ED7794-578F-456C-B018-49162AA95D85}"/>
+    <hyperlink ref="I82" r:id="rId36" display="Fortum.IN9120@bscs.basware.com" xr:uid="{020DCF26-AE8E-41FB-8517-C936CF4CABE1}"/>
+    <hyperlink ref="I83" r:id="rId37" display="Fortum.SE8022@bscs.basware.com" xr:uid="{7B2A6274-454C-4A7A-BF56-9864AA9BB7F1}"/>
+    <hyperlink ref="I127" r:id="rId38" display="Fortum.NL9118@bscs.basware.com" xr:uid="{601C4EB5-815A-46D6-A69E-665BE52E9574}"/>
+    <hyperlink ref="I86" r:id="rId39" display="Fortum.NO9751@bscs.basware.com" xr:uid="{0B37028A-4D02-459B-8648-42D28911BE9B}"/>
+    <hyperlink ref="I88" r:id="rId40" display="Fortum.NO9757@bscs.basware.com" xr:uid="{8E11040D-DBA5-4378-B1F8-9D018C2DB3E2}"/>
+    <hyperlink ref="I87" r:id="rId41" display="Fortum.NO9753@bscs.basware.com" xr:uid="{4D9F1705-0098-4D76-ABA4-EA732B4A5E5A}"/>
+    <hyperlink ref="I85" r:id="rId42" display="Fortum.NO9750@bscs.basware.com" xr:uid="{724AB81B-0D73-47A0-9802-09F7A56D7F7B}"/>
+    <hyperlink ref="I14" r:id="rId43" xr:uid="{30CF133C-1FC4-427C-982E-D40450658084}"/>
+    <hyperlink ref="I28" r:id="rId44" display="Fortum.FI984@bscs.basware.com" xr:uid="{E6013A1F-462A-4ACA-8DA6-0DDC5F97E665}"/>
+    <hyperlink ref="I29" r:id="rId45" display="Fortum.FI984@bscs.basware.com" xr:uid="{B77DB41B-743A-4A94-918A-99990C46A871}"/>
+    <hyperlink ref="I27" r:id="rId46" xr:uid="{A64F2E84-860D-4E00-A91E-A5D6FE0822D4}"/>
+    <hyperlink ref="I26" r:id="rId47" xr:uid="{BA23B11D-EC4E-4CAF-BCBD-D4309A8E7F7F}"/>
+    <hyperlink ref="I25" r:id="rId48" xr:uid="{70502B3A-4076-48D3-8A58-AA9C72F3C2E2}"/>
+    <hyperlink ref="I24" r:id="rId49" xr:uid="{A0C8F1A4-EC72-48EB-9905-12E7A4B2101E}"/>
+    <hyperlink ref="I40:I43" r:id="rId50" display="Fortum.FI984@bscs.basware.com" xr:uid="{312123E6-F749-498C-B626-7ECED4A9A500}"/>
+    <hyperlink ref="I23" r:id="rId51" xr:uid="{EB29D777-2989-4620-B76D-2E3F9A1C1364}"/>
+    <hyperlink ref="I21" r:id="rId52" xr:uid="{0617E8C3-A8EF-4D3A-B85B-AC97F956AC01}"/>
+    <hyperlink ref="I22" r:id="rId53" xr:uid="{36C5C06A-BF1F-47D8-8035-F571408A2DFA}"/>
+    <hyperlink ref="I20" r:id="rId54" xr:uid="{BD5C0D95-77AF-497C-A525-E5A1F47FE287}"/>
+    <hyperlink ref="I18" r:id="rId55" display="Fortum.SE8022@bscs.basware.com" xr:uid="{7715A642-2261-4060-8930-8D9AFBA7BBA7}"/>
+    <hyperlink ref="I15" r:id="rId56" display="Fortum.SE8022@bscs.basware.com" xr:uid="{2F2EEF67-0E83-4D7E-8BFD-DEC3B0F76382}"/>
+    <hyperlink ref="I23:I26" r:id="rId57" display="Fortum.SE8022@bscs.basware.com" xr:uid="{D625B41B-75B6-4610-B58B-9B044BE58CB8}"/>
+    <hyperlink ref="I34" r:id="rId58" xr:uid="{F7CA5682-CA17-4D12-8B75-9D69ECE84C93}"/>
+    <hyperlink ref="I141" r:id="rId59" display="mailto:Fortum.NL9118@bscs.basware.com" xr:uid="{E06846EB-2B7A-49EA-94F4-4E5E06BED853}"/>
   </hyperlinks>
-  <pageMargins left="0.35433070866141736" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...4 lines deleted...]
-  <legacyDrawingHF r:id="rId61"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Version_x0028_date_x0029_ xmlns="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005566AF088BEF044FA5ACB9A01F27E072" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="abe613bc0b288e345a0b0ffc653e43a1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40ec0cae73332136325dcdd85ff145cb" ns2:_="">
     <xsd:import namespace="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Version_x0028_date_x0029_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -11188,223 +7197,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{707D489D-F98A-4107-ADAD-06884F9C6359}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AF4C2BA-6336-4320-8F5B-29D717599F74}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="79dd2081-61e2-4e0d-b73d-5a96c0e46db6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB8B197F-EF67-49D5-91B3-2FFC418D130E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47DC64CB-94EB-45C5-AB97-59211F55419F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFCB2DC-1CA9-4AEF-966F-7346730D63EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ALL companies</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company>Fortum</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Fortum Invoicing Addresses</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Jaako Elina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
-[...44 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_f45044c0-b6aa-4b2b-834d-65c9ef8bb134_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ad32c928-a056-4ae4-8fa7-c9b2e88066f4_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_f45044c0-b6aa-4b2b-834d-65c9ef8bb134_SetDate">
-    <vt:lpwstr>2020-11-21T11:26:16Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ad32c928-a056-4ae4-8fa7-c9b2e88066f4_SetDate">
+    <vt:lpwstr>2026-04-28T02:59:55Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_f45044c0-b6aa-4b2b-834d-65c9ef8bb134_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ad32c928-a056-4ae4-8fa7-c9b2e88066f4_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_f45044c0-b6aa-4b2b-834d-65c9ef8bb134_Name">
-    <vt:lpwstr>f45044c0-b6aa-4b2b-834d-65c9ef8bb134</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ad32c928-a056-4ae4-8fa7-c9b2e88066f4_Name">
+    <vt:lpwstr>Internal 2025</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_f45044c0-b6aa-4b2b-834d-65c9ef8bb134_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ad32c928-a056-4ae4-8fa7-c9b2e88066f4_SiteId">
     <vt:lpwstr>62a9c2c8-8b09-43be-a7fb-9a87875714a9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_f45044c0-b6aa-4b2b-834d-65c9ef8bb134_ActionId">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ad32c928-a056-4ae4-8fa7-c9b2e88066f4_ActionId">
+    <vt:lpwstr>669ccea2-23e7-4cdf-b186-edc026d40c71</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_f45044c0-b6aa-4b2b-834d-65c9ef8bb134_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ad32c928-a056-4ae4-8fa7-c9b2e88066f4_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="_AdHocReviewCycleID">
-    <vt:i4>990307592</vt:i4>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ad32c928-a056-4ae4-8fa7-c9b2e88066f4_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="_EmailSubject">
-[...24 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x0101005566AF088BEF044FA5ACB9A01F27E072</vt:lpwstr>
   </property>
 </Properties>
 </file>