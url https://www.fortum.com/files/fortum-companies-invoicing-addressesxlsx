--- v6 (2026-05-28)
+++ v7 (2026-07-09)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fortum-my.sharepoint.com/personal/kirsi_merila_fortum_com/Documents/Työjutut/2026/Internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E85C6EB9-1881-4649-B299-8F9F8819606A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A0B7EBA4-DC83-4230-B7A4-30327775A8D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{046617C2-F7FF-4611-BE77-CBD10E4861FB}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{046617C2-F7FF-4611-BE77-CBD10E4861FB}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$I$138</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1914,53 +1914,50 @@
   <si>
     <t>Fortum.FI322@bscs.basware.com</t>
   </si>
   <si>
     <t>0216:003734235705322</t>
   </si>
   <si>
     <t xml:space="preserve">Kurikka Energy Oy </t>
   </si>
   <si>
     <t>2677235-9</t>
   </si>
   <si>
     <t>FI26772359</t>
   </si>
   <si>
     <t>003726772359323</t>
   </si>
   <si>
     <t>Fortum.FI323@bscs.basware.com</t>
   </si>
   <si>
     <t>0216:003726772359323</t>
   </si>
   <si>
-    <t xml:space="preserve">Pohjoismäki Wind Farm Oy </t>
-[...1 lines deleted...]
-  <si>
     <t>2552006-1</t>
   </si>
   <si>
     <t>FI25520061</t>
   </si>
   <si>
     <t>003725520061324</t>
   </si>
   <si>
     <t>Fortum.FI324@bscs.basware.com</t>
   </si>
   <si>
     <t>0216:003725520061324</t>
   </si>
   <si>
     <t xml:space="preserve">Ala-Korpivaara Wind Farm Oy </t>
   </si>
   <si>
     <t>3462536-7</t>
   </si>
   <si>
     <t>FI34625367</t>
   </si>
   <si>
     <t>003734625367325</t>
@@ -2292,50 +2289,53 @@
     <t>'0216:003735640315319</t>
   </si>
   <si>
     <t>'0007:55941104539779</t>
   </si>
   <si>
     <t>Fortum.FI319@bscs.basware.com</t>
   </si>
   <si>
     <t>Fortum.SE9779@bscs.basware.com</t>
   </si>
   <si>
     <t>Uddeholm Kraft AB</t>
   </si>
   <si>
     <t>Fortum.SE8088@bscs.basware.com</t>
   </si>
   <si>
     <t>556000-5539</t>
   </si>
   <si>
     <t>000755600055398088</t>
   </si>
   <si>
     <t>0007:5560005539</t>
+  </si>
+  <si>
+    <t>Fortum Portfolio Management Oy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2488,78 +2488,74 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -2966,4026 +2962,4018 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI325@bscs.basware.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9751@bscs.basware.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI322@bscs.basware.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9750@bscs.basware.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI987@bscs.basware.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI717@bscs.basware.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI723@bscs.basware.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9592@bscs.basware.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI712@bscs.basware.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9463A@bscs.basware.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9757@bscs.basware.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI983@bscs.basware.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI9559@bscs.basware.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI720@bscs.basware.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI324@bscs.basware.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI721@bscs.basware.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI714@bscs.basware.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI710@bscs.basware.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI321@bscs.basware.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9539@bscs.basware.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI391@bscs.basware.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI986@bscs.basware.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI715@bscs.basware.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI722@bscs.basware.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI326@bscs.basware.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI988@bscs.basware.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI323@bscs.basware.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9753@bscs.basware.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI981@bscs.basware.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI718@bscs.basware.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI719@bscs.basware.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9119@bscs.basware.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.IN9120@bscs.basware.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI713@bscs.basware.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9231@bscs.basware.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI982@bscs.basware.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{118ADFA1-FC96-43E0-9360-2E84B1C0B60D}">
   <dimension ref="A1:I141"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+    <sheetView tabSelected="1" topLeftCell="A37" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="F52" sqref="F52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.44140625" customWidth="1"/>
     <col min="2" max="2" width="50.33203125" customWidth="1"/>
     <col min="3" max="3" width="20.5546875" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="8.109375" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="20.5546875" customWidth="1"/>
     <col min="8" max="8" width="28.88671875" customWidth="1"/>
     <col min="9" max="9" width="32.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9"/>
-[...7 lines deleted...]
-      <c r="I1" s="10"/>
+      <c r="I1" s="9"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="11" t="s">
+      <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="13" t="s">
+      <c r="C2" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="12" t="s">
+      <c r="D2" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="12" t="s">
+      <c r="E2" s="11" t="s">
+        <v>727</v>
+      </c>
+      <c r="F2" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="11" t="s">
         <v>728</v>
       </c>
-      <c r="F2" s="12" t="s">
-[...5 lines deleted...]
-      <c r="H2" s="12" t="s">
+      <c r="I2" s="13" t="s">
         <v>729</v>
       </c>
-      <c r="I2" s="14" t="s">
+    </row>
+    <row r="3" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="23">
+        <v>38998099</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="24">
+        <v>9849</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="22"/>
+      <c r="I4" s="27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A5" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="24">
+        <v>102</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="27" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A6" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="24">
+        <v>347</v>
+      </c>
+      <c r="F6" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A7" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="24">
+        <v>361</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A8" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="24">
+        <v>362</v>
+      </c>
+      <c r="F8" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" s="27" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A9" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="34">
+        <v>367</v>
+      </c>
+      <c r="F9" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" s="27" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A10" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="E10" s="34">
+        <v>368</v>
+      </c>
+      <c r="F10" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="27" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A11" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" s="34">
+        <v>369</v>
+      </c>
+      <c r="F11" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="27" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A12" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="24">
+        <v>381</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" s="27" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A13" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" s="24">
+        <v>389</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="27" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A14" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="24">
+        <v>391</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="27" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A15" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="24">
+        <v>971</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H15" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="27" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A16" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="E16" s="24">
+        <v>972</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="H16" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="27" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A17" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" s="24">
+        <v>976</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="H17" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="I17" s="27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A18" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" s="24">
+        <v>978</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="H18" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A19" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" s="34">
+        <v>979</v>
+      </c>
+      <c r="F19" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>108</v>
+      </c>
+      <c r="H19" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A20" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" s="34">
+        <v>981</v>
+      </c>
+      <c r="F20" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="35" t="s">
+        <v>114</v>
+      </c>
+      <c r="H20" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="30" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A21" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="E21" s="34">
+        <v>982</v>
+      </c>
+      <c r="F21" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="35" t="s">
+        <v>120</v>
+      </c>
+      <c r="H21" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="37" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A22" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="C22" s="33" t="s">
+        <v>124</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E22" s="34">
+        <v>983</v>
+      </c>
+      <c r="F22" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="35" t="s">
+        <v>126</v>
+      </c>
+      <c r="H22" s="28" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="30" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A23" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>129</v>
+      </c>
+      <c r="C23" s="33" t="s">
+        <v>130</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="E23" s="34">
+        <v>984</v>
+      </c>
+      <c r="F23" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="35" t="s">
+        <v>132</v>
+      </c>
+      <c r="H23" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="I23" s="30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A24" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="C24" s="33" t="s">
+        <v>136</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E24" s="34">
+        <v>985</v>
+      </c>
+      <c r="F24" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="35" t="s">
+        <v>138</v>
+      </c>
+      <c r="H24" s="32" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="30" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A25" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>141</v>
+      </c>
+      <c r="C25" s="33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="E25" s="34">
+        <v>986</v>
+      </c>
+      <c r="F25" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="35" t="s">
+        <v>144</v>
+      </c>
+      <c r="H25" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="I25" s="30" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A26" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="C26" s="33" t="s">
+        <v>148</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="E26" s="34">
+        <v>987</v>
+      </c>
+      <c r="F26" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="H26" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="I26" s="30" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="C27" s="33" t="s">
+        <v>154</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="E27" s="34">
+        <v>988</v>
+      </c>
+      <c r="F27" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="H27" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="I27" s="30" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A28" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="C28" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="E28" s="34">
+        <v>990</v>
+      </c>
+      <c r="F28" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="35" t="s">
+        <v>162</v>
+      </c>
+      <c r="H28" s="35" t="s">
+        <v>164</v>
+      </c>
+      <c r="I28" s="30" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A29" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="C29" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="E29" s="34">
+        <v>991</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="35" t="s">
+        <v>168</v>
+      </c>
+      <c r="H29" s="35" t="s">
+        <v>170</v>
+      </c>
+      <c r="I29" s="30" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A30" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="E30" s="24">
+        <v>992</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="25" t="s">
+        <v>174</v>
+      </c>
+      <c r="H30" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="I30" s="27" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A31" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>178</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>179</v>
+      </c>
+      <c r="E31" s="24">
+        <v>993</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="H31" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="I31" s="27" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A32" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>185</v>
+      </c>
+      <c r="E32" s="24">
+        <v>9487</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="25" t="s">
+        <v>186</v>
+      </c>
+      <c r="H32" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="I32" s="27" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A33" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="28" t="s">
+        <v>189</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>191</v>
+      </c>
+      <c r="E33" s="24">
+        <v>9535</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="H33" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="I33" s="27" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A34" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="28" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>196</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>197</v>
+      </c>
+      <c r="E34" s="24">
+        <v>9559</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="H34" s="28" t="s">
+        <v>200</v>
+      </c>
+      <c r="I34" s="27" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A35" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="C35" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="E35" s="24">
+        <v>9774</v>
+      </c>
+      <c r="F35" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="H35" s="22" t="s">
+        <v>206</v>
+      </c>
+      <c r="I35" s="27" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A36" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="32" t="s">
+        <v>207</v>
+      </c>
+      <c r="C36" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>209</v>
+      </c>
+      <c r="E36" s="34">
+        <v>9776</v>
+      </c>
+      <c r="F36" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>210</v>
+      </c>
+      <c r="H36" s="22" t="s">
+        <v>212</v>
+      </c>
+      <c r="I36" s="27" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A37" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="E37" s="24">
+        <v>9839</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="H37" s="28" t="s">
+        <v>218</v>
+      </c>
+      <c r="I37" s="27" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A38" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>221</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>220</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="H38" s="22" t="s">
+        <v>225</v>
+      </c>
+      <c r="I38" s="27" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A39" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>221</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="F39" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="26" t="s">
+        <v>228</v>
+      </c>
+      <c r="H39" s="22" t="s">
+        <v>230</v>
+      </c>
+      <c r="I39" s="30" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A40" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="28" t="s">
+        <v>231</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>221</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>232</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="H40" s="28" t="s">
+        <v>235</v>
+      </c>
+      <c r="I40" s="27" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A41" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="28" t="s">
+        <v>236</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>221</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="H41" s="28" t="s">
+        <v>240</v>
+      </c>
+      <c r="I41" s="27" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A42" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="28" t="s">
+        <v>241</v>
+      </c>
+      <c r="C42" s="31" t="s">
+        <v>221</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>242</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="26" t="s">
+        <v>243</v>
+      </c>
+      <c r="H42" s="28" t="s">
+        <v>245</v>
+      </c>
+      <c r="I42" s="27" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A43" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>246</v>
+      </c>
+      <c r="C43" s="33" t="s">
+        <v>221</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E43" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="F43" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="35" t="s">
+        <v>248</v>
+      </c>
+      <c r="H43" s="32" t="s">
+        <v>250</v>
+      </c>
+      <c r="I43" s="27" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A44" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>251</v>
+      </c>
+      <c r="C44" s="33" t="s">
+        <v>221</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E44" s="34" t="s">
+        <v>252</v>
+      </c>
+      <c r="F44" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="35" t="s">
+        <v>253</v>
+      </c>
+      <c r="H44" s="32" t="s">
+        <v>255</v>
+      </c>
+      <c r="I44" s="27" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A45" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>256</v>
+      </c>
+      <c r="C45" s="33" t="s">
+        <v>221</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E45" s="34" t="s">
+        <v>257</v>
+      </c>
+      <c r="F45" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="35" t="s">
+        <v>258</v>
+      </c>
+      <c r="H45" s="32" t="s">
+        <v>260</v>
+      </c>
+      <c r="I45" s="27" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A46" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="C46" s="23" t="s">
+        <v>221</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F46" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="26" t="s">
+        <v>263</v>
+      </c>
+      <c r="H46" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="I46" s="27" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A47" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B47" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="C47" s="23" t="s">
+        <v>221</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>267</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="29" t="s">
+        <v>268</v>
+      </c>
+      <c r="H47" s="28" t="s">
+        <v>270</v>
+      </c>
+      <c r="I47" s="27" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A48" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="28" t="s">
+        <v>271</v>
+      </c>
+      <c r="C48" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>274</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>272</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="26" t="s">
+        <v>275</v>
+      </c>
+      <c r="H48" s="28" t="s">
+        <v>277</v>
+      </c>
+      <c r="I48" s="27" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A49" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B49" s="28" t="s">
+        <v>278</v>
+      </c>
+      <c r="C49" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>274</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>279</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="H49" s="28" t="s">
+        <v>282</v>
+      </c>
+      <c r="I49" s="27" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A50" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>283</v>
+      </c>
+      <c r="C50" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>274</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>285</v>
+      </c>
+      <c r="H50" s="22" t="s">
+        <v>287</v>
+      </c>
+      <c r="I50" s="27" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A51" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>288</v>
+      </c>
+      <c r="C51" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>274</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>289</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="H51" s="22" t="s">
+        <v>292</v>
+      </c>
+      <c r="I51" s="27" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" s="6" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A52" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="39" t="s">
+        <v>293</v>
+      </c>
+      <c r="C52" s="40" t="s">
+        <v>294</v>
+      </c>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41">
+        <v>989</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="42" t="s">
+        <v>295</v>
+      </c>
+      <c r="H52" s="39" t="s">
+        <v>297</v>
+      </c>
+      <c r="I52" s="37" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" s="2" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A53" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B53" s="39" t="s">
+        <v>600</v>
+      </c>
+      <c r="C53" s="40" t="s">
+        <v>601</v>
+      </c>
+      <c r="D53" s="40" t="s">
+        <v>602</v>
+      </c>
+      <c r="E53" s="41">
+        <v>320</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="43" t="s">
+        <v>603</v>
+      </c>
+      <c r="H53" s="43" t="s">
+        <v>605</v>
+      </c>
+      <c r="I53" s="37" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A54" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="39" t="s">
+        <v>606</v>
+      </c>
+      <c r="C54" s="40" t="s">
+        <v>607</v>
+      </c>
+      <c r="D54" s="40" t="s">
+        <v>608</v>
+      </c>
+      <c r="E54" s="41">
+        <v>321</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="43" t="s">
+        <v>609</v>
+      </c>
+      <c r="H54" s="43" t="s">
+        <v>611</v>
+      </c>
+      <c r="I54" s="37" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A55" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B55" s="39" t="s">
+        <v>612</v>
+      </c>
+      <c r="C55" s="40" t="s">
+        <v>613</v>
+      </c>
+      <c r="D55" s="40" t="s">
+        <v>614</v>
+      </c>
+      <c r="E55" s="41">
+        <v>322</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="43" t="s">
+        <v>615</v>
+      </c>
+      <c r="H55" s="43" t="s">
+        <v>617</v>
+      </c>
+      <c r="I55" s="37" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A56" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>618</v>
+      </c>
+      <c r="C56" s="40" t="s">
+        <v>619</v>
+      </c>
+      <c r="D56" s="40" t="s">
+        <v>620</v>
+      </c>
+      <c r="E56" s="41">
+        <v>323</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="43" t="s">
+        <v>621</v>
+      </c>
+      <c r="H56" s="43" t="s">
+        <v>623</v>
+      </c>
+      <c r="I56" s="37" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A57" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>749</v>
+      </c>
+      <c r="C57" s="40" t="s">
+        <v>624</v>
+      </c>
+      <c r="D57" s="40" t="s">
+        <v>625</v>
+      </c>
+      <c r="E57" s="41">
+        <v>324</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="43" t="s">
+        <v>626</v>
+      </c>
+      <c r="H57" s="43" t="s">
+        <v>628</v>
+      </c>
+      <c r="I57" s="37" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A58" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B58" s="39" t="s">
+        <v>629</v>
+      </c>
+      <c r="C58" s="40" t="s">
+        <v>630</v>
+      </c>
+      <c r="D58" s="40" t="s">
+        <v>631</v>
+      </c>
+      <c r="E58" s="41">
+        <v>325</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="43" t="s">
+        <v>632</v>
+      </c>
+      <c r="H58" s="43" t="s">
+        <v>634</v>
+      </c>
+      <c r="I58" s="37" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A59" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>635</v>
+      </c>
+      <c r="C59" s="40" t="s">
+        <v>636</v>
+      </c>
+      <c r="D59" s="40" t="s">
+        <v>637</v>
+      </c>
+      <c r="E59" s="41">
+        <v>326</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="43" t="s">
+        <v>638</v>
+      </c>
+      <c r="H59" s="43" t="s">
+        <v>640</v>
+      </c>
+      <c r="I59" s="37" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A60" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>645</v>
+      </c>
+      <c r="C60" s="40" t="s">
+        <v>646</v>
+      </c>
+      <c r="D60" s="40" t="s">
+        <v>647</v>
+      </c>
+      <c r="E60" s="41">
+        <v>9778</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="43" t="s">
+        <v>648</v>
+      </c>
+      <c r="H60" s="43" t="s">
+        <v>650</v>
+      </c>
+      <c r="I60" s="37" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A61" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B61" s="39" t="s">
+        <v>651</v>
+      </c>
+      <c r="C61" s="40" t="s">
+        <v>652</v>
+      </c>
+      <c r="D61" s="40" t="s">
+        <v>653</v>
+      </c>
+      <c r="E61" s="41">
+        <v>710</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="43" t="s">
+        <v>654</v>
+      </c>
+      <c r="H61" s="43" t="s">
+        <v>656</v>
+      </c>
+      <c r="I61" s="37" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A62" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="39" t="s">
+        <v>657</v>
+      </c>
+      <c r="C62" s="40" t="s">
+        <v>658</v>
+      </c>
+      <c r="D62" s="40" t="s">
+        <v>659</v>
+      </c>
+      <c r="E62" s="41">
+        <v>711</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="43" t="s">
+        <v>660</v>
+      </c>
+      <c r="H62" s="43" t="s">
+        <v>662</v>
+      </c>
+      <c r="I62" s="37" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A63" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B63" s="39" t="s">
+        <v>663</v>
+      </c>
+      <c r="C63" s="40" t="s">
+        <v>664</v>
+      </c>
+      <c r="D63" s="40" t="s">
+        <v>665</v>
+      </c>
+      <c r="E63" s="41">
+        <v>712</v>
+      </c>
+      <c r="F63" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="43" t="s">
+        <v>666</v>
+      </c>
+      <c r="H63" s="43" t="s">
+        <v>668</v>
+      </c>
+      <c r="I63" s="37" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A64" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B64" s="39" t="s">
+        <v>669</v>
+      </c>
+      <c r="C64" s="40" t="s">
+        <v>670</v>
+      </c>
+      <c r="D64" s="40" t="s">
+        <v>671</v>
+      </c>
+      <c r="E64" s="41">
+        <v>713</v>
+      </c>
+      <c r="F64" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="43" t="s">
+        <v>672</v>
+      </c>
+      <c r="H64" s="43" t="s">
+        <v>674</v>
+      </c>
+      <c r="I64" s="37" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A65" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B65" s="39" t="s">
+        <v>675</v>
+      </c>
+      <c r="C65" s="40" t="s">
+        <v>676</v>
+      </c>
+      <c r="D65" s="40"/>
+      <c r="E65" s="41">
+        <v>714</v>
+      </c>
+      <c r="F65" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="43" t="s">
+        <v>677</v>
+      </c>
+      <c r="H65" s="43" t="s">
+        <v>679</v>
+      </c>
+      <c r="I65" s="37" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A66" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="39" t="s">
+        <v>680</v>
+      </c>
+      <c r="C66" s="40" t="s">
+        <v>681</v>
+      </c>
+      <c r="D66" s="40" t="s">
+        <v>682</v>
+      </c>
+      <c r="E66" s="41">
+        <v>715</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="43" t="s">
+        <v>683</v>
+      </c>
+      <c r="H66" s="43" t="s">
+        <v>685</v>
+      </c>
+      <c r="I66" s="37" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A67" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>686</v>
+      </c>
+      <c r="C67" s="40" t="s">
+        <v>687</v>
+      </c>
+      <c r="D67" s="40" t="s">
+        <v>688</v>
+      </c>
+      <c r="E67" s="41">
+        <v>717</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="43" t="s">
+        <v>689</v>
+      </c>
+      <c r="H67" s="43" t="s">
+        <v>691</v>
+      </c>
+      <c r="I67" s="37" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A68" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B68" s="39" t="s">
+        <v>692</v>
+      </c>
+      <c r="C68" s="40" t="s">
+        <v>693</v>
+      </c>
+      <c r="D68" s="40" t="s">
+        <v>694</v>
+      </c>
+      <c r="E68" s="41">
+        <v>718</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="43" t="s">
+        <v>695</v>
+      </c>
+      <c r="H68" s="43" t="s">
+        <v>697</v>
+      </c>
+      <c r="I68" s="37" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A69" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="39" t="s">
+        <v>698</v>
+      </c>
+      <c r="C69" s="40" t="s">
+        <v>699</v>
+      </c>
+      <c r="D69" s="40" t="s">
+        <v>700</v>
+      </c>
+      <c r="E69" s="41">
+        <v>719</v>
+      </c>
+      <c r="F69" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="43" t="s">
+        <v>701</v>
+      </c>
+      <c r="H69" s="43" t="s">
+        <v>703</v>
+      </c>
+      <c r="I69" s="37" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A70" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B70" s="39" t="s">
+        <v>704</v>
+      </c>
+      <c r="C70" s="40" t="s">
+        <v>705</v>
+      </c>
+      <c r="D70" s="40" t="s">
+        <v>706</v>
+      </c>
+      <c r="E70" s="41">
+        <v>720</v>
+      </c>
+      <c r="F70" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="43" t="s">
+        <v>707</v>
+      </c>
+      <c r="H70" s="43" t="s">
+        <v>709</v>
+      </c>
+      <c r="I70" s="37" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A71" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B71" s="39" t="s">
+        <v>710</v>
+      </c>
+      <c r="C71" s="40" t="s">
+        <v>711</v>
+      </c>
+      <c r="D71" s="40" t="s">
+        <v>712</v>
+      </c>
+      <c r="E71" s="41">
+        <v>721</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="43" t="s">
+        <v>713</v>
+      </c>
+      <c r="H71" s="43" t="s">
+        <v>715</v>
+      </c>
+      <c r="I71" s="37" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A72" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B72" s="39" t="s">
+        <v>716</v>
+      </c>
+      <c r="C72" s="40" t="s">
+        <v>717</v>
+      </c>
+      <c r="D72" s="40" t="s">
+        <v>718</v>
+      </c>
+      <c r="E72" s="41">
+        <v>722</v>
+      </c>
+      <c r="F72" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="43" t="s">
+        <v>719</v>
+      </c>
+      <c r="H72" s="43" t="s">
+        <v>721</v>
+      </c>
+      <c r="I72" s="37" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A73" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="39" t="s">
+        <v>722</v>
+      </c>
+      <c r="C73" s="40" t="s">
+        <v>723</v>
+      </c>
+      <c r="D73" s="40"/>
+      <c r="E73" s="41">
+        <v>723</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="43" t="s">
+        <v>724</v>
+      </c>
+      <c r="H73" s="43" t="s">
+        <v>726</v>
+      </c>
+      <c r="I73" s="37" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A74" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B74" s="32" t="s">
         <v>730</v>
       </c>
-    </row>
-[...98 lines deleted...]
-      <c r="E6" s="25">
+      <c r="C74" s="33" t="s">
+        <v>735</v>
+      </c>
+      <c r="D74" s="24"/>
+      <c r="E74" s="34">
+        <v>319</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" s="43" t="s">
+        <v>738</v>
+      </c>
+      <c r="H74" s="22" t="s">
+        <v>740</v>
+      </c>
+      <c r="I74" s="27" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A75" s="21" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" s="22" t="s">
+        <v>299</v>
+      </c>
+      <c r="C75" s="23" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>300</v>
+      </c>
+      <c r="E75" s="24">
+        <v>9589</v>
+      </c>
+      <c r="F75" s="24"/>
+      <c r="G75" s="34"/>
+      <c r="H75" s="22"/>
+      <c r="I75" s="27" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A76" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" s="32" t="s">
+        <v>303</v>
+      </c>
+      <c r="C76" s="33">
+        <v>2668478</v>
+      </c>
+      <c r="D76" s="33" t="s">
+        <v>736</v>
+      </c>
+      <c r="E76" s="34">
+        <v>128</v>
+      </c>
+      <c r="F76" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="H76" s="22"/>
+      <c r="I76" s="30" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A77" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="C77" s="23">
+        <v>2346970</v>
+      </c>
+      <c r="D77" s="24">
+        <v>605828142</v>
+      </c>
+      <c r="E77" s="24">
+        <v>9253</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="35" t="s">
+        <v>307</v>
+      </c>
+      <c r="H77" s="22"/>
+      <c r="I77" s="27" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A78" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="B78" s="28" t="s">
+        <v>309</v>
+      </c>
+      <c r="C78" s="23">
+        <v>2564354</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>310</v>
+      </c>
+      <c r="E78" s="24">
+        <v>9422</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="25" t="s">
+        <v>311</v>
+      </c>
+      <c r="H78" s="22"/>
+      <c r="I78" s="27" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A79" s="21" t="s">
+        <v>313</v>
+      </c>
+      <c r="B79" s="32" t="s">
+        <v>314</v>
+      </c>
+      <c r="C79" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>315</v>
+      </c>
+      <c r="E79" s="34">
+        <v>9471</v>
+      </c>
+      <c r="F79" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="29" t="s">
+        <v>316</v>
+      </c>
+      <c r="H79" s="22"/>
+      <c r="I79" s="27" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A80" s="21" t="s">
+        <v>313</v>
+      </c>
+      <c r="B80" s="22" t="s">
+        <v>318</v>
+      </c>
+      <c r="C80" s="23" t="s">
+        <v>319</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="E80" s="24">
+        <v>9715</v>
+      </c>
+      <c r="F80" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="35" t="s">
+        <v>320</v>
+      </c>
+      <c r="H80" s="28"/>
+      <c r="I80" s="27" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A81" s="21" t="s">
+        <v>313</v>
+      </c>
+      <c r="B81" s="28" t="s">
+        <v>322</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>323</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="E81" s="24">
+        <v>9725</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="26" t="s">
+        <v>325</v>
+      </c>
+      <c r="H81" s="28" t="s">
+        <v>327</v>
+      </c>
+      <c r="I81" s="27" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A82" s="21" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" s="22" t="s">
+        <v>328</v>
+      </c>
+      <c r="C82" s="23" t="s">
+        <v>329</v>
+      </c>
+      <c r="D82" s="24"/>
+      <c r="E82" s="24">
+        <v>9727</v>
+      </c>
+      <c r="F82" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="26" t="s">
+        <v>330</v>
+      </c>
+      <c r="H82" s="22" t="s">
+        <v>332</v>
+      </c>
+      <c r="I82" s="27" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A83" s="21" t="s">
+        <v>333</v>
+      </c>
+      <c r="B83" s="32" t="s">
+        <v>334</v>
+      </c>
+      <c r="C83" s="33">
+        <v>607102</v>
+      </c>
+      <c r="D83" s="24" t="s">
+        <v>335</v>
+      </c>
+      <c r="E83" s="34">
+        <v>9115</v>
+      </c>
+      <c r="F83" s="44"/>
+      <c r="G83" s="26"/>
+      <c r="H83" s="22"/>
+      <c r="I83" s="27" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A84" s="21" t="s">
+        <v>333</v>
+      </c>
+      <c r="B84" s="32" t="s">
+        <v>337</v>
+      </c>
+      <c r="C84" s="33">
+        <v>666543</v>
+      </c>
+      <c r="D84" s="24" t="s">
+        <v>338</v>
+      </c>
+      <c r="E84" s="34">
+        <v>9117</v>
+      </c>
+      <c r="F84" s="44"/>
+      <c r="G84" s="26"/>
+      <c r="H84" s="22"/>
+      <c r="I84" s="27" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A85" s="21" t="s">
+        <v>333</v>
+      </c>
+      <c r="B85" s="28" t="s">
+        <v>340</v>
+      </c>
+      <c r="C85" s="23">
+        <v>518160</v>
+      </c>
+      <c r="D85" s="24" t="s">
+        <v>342</v>
+      </c>
+      <c r="E85" s="24" t="s">
+        <v>341</v>
+      </c>
+      <c r="F85" s="24"/>
+      <c r="G85" s="26"/>
+      <c r="H85" s="28"/>
+      <c r="I85" s="27" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A86" s="21" t="s">
+        <v>344</v>
+      </c>
+      <c r="B86" s="28" t="s">
+        <v>345</v>
+      </c>
+      <c r="C86" s="23">
+        <v>914551757</v>
+      </c>
+      <c r="D86" s="24" t="s">
+        <v>346</v>
+      </c>
+      <c r="E86" s="24">
+        <v>9750</v>
+      </c>
+      <c r="F86" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G86" s="25" t="s">
         <v>347</v>
       </c>
-      <c r="F6" s="26" t="s">
-[...25 lines deleted...]
-      <c r="E7" s="25">
+      <c r="H86" s="28" t="s">
+        <v>349</v>
+      </c>
+      <c r="I86" s="27" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A87" s="21" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" s="32" t="s">
+        <v>350</v>
+      </c>
+      <c r="C87" s="33">
+        <v>983995691</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>351</v>
+      </c>
+      <c r="E87" s="34">
+        <v>9751</v>
+      </c>
+      <c r="F87" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="26" t="s">
+        <v>352</v>
+      </c>
+      <c r="H87" s="22" t="s">
+        <v>354</v>
+      </c>
+      <c r="I87" s="27" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A88" s="21" t="s">
+        <v>344</v>
+      </c>
+      <c r="B88" s="28" t="s">
+        <v>355</v>
+      </c>
+      <c r="C88" s="23">
+        <v>970938974</v>
+      </c>
+      <c r="D88" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="E88" s="24">
+        <v>9753</v>
+      </c>
+      <c r="F88" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="35" t="s">
+        <v>357</v>
+      </c>
+      <c r="H88" s="28" t="s">
+        <v>359</v>
+      </c>
+      <c r="I88" s="27" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A89" s="21" t="s">
+        <v>344</v>
+      </c>
+      <c r="B89" s="32" t="s">
+        <v>360</v>
+      </c>
+      <c r="C89" s="33">
+        <v>982584027</v>
+      </c>
+      <c r="D89" s="24" t="s">
         <v>361</v>
       </c>
-      <c r="F7" s="25" t="s">
-[...25 lines deleted...]
-      <c r="E8" s="25">
+      <c r="E89" s="34">
+        <v>9757</v>
+      </c>
+      <c r="F89" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="29" t="s">
         <v>362</v>
       </c>
-      <c r="F8" s="25" t="s">
-[...25 lines deleted...]
-      <c r="E9" s="35">
+      <c r="H89" s="22" t="s">
+        <v>364</v>
+      </c>
+      <c r="I89" s="30" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A90" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B90" s="32" t="s">
+        <v>366</v>
+      </c>
+      <c r="C90" s="33">
+        <v>365569059</v>
+      </c>
+      <c r="D90" s="24" t="s">
         <v>367</v>
       </c>
-      <c r="F9" s="35" t="s">
-[...25 lines deleted...]
-      <c r="E10" s="35">
+      <c r="E90" s="34">
+        <v>9850</v>
+      </c>
+      <c r="F90" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="35" t="s">
         <v>368</v>
       </c>
-      <c r="F10" s="35" t="s">
-[...25 lines deleted...]
-      <c r="E11" s="35">
+      <c r="H90" s="22"/>
+      <c r="I90" s="30" t="s">
         <v>369</v>
       </c>
-      <c r="F11" s="35" t="s">
-[...25 lines deleted...]
-      <c r="E12" s="25">
+    </row>
+    <row r="91" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A91" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B91" s="32" t="s">
+        <v>370</v>
+      </c>
+      <c r="C91" s="33">
+        <v>365569303</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>371</v>
+      </c>
+      <c r="E91" s="34">
+        <v>9851</v>
+      </c>
+      <c r="F91" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="35" t="s">
+        <v>372</v>
+      </c>
+      <c r="H91" s="22"/>
+      <c r="I91" s="30" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A92" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B92" s="32" t="s">
+        <v>374</v>
+      </c>
+      <c r="C92" s="33">
+        <v>365569415</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="E92" s="34">
+        <v>9852</v>
+      </c>
+      <c r="F92" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="35" t="s">
+        <v>376</v>
+      </c>
+      <c r="H92" s="22"/>
+      <c r="I92" s="30" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A93" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B93" s="32" t="s">
+        <v>378</v>
+      </c>
+      <c r="C93" s="33"/>
+      <c r="D93" s="24" t="s">
+        <v>379</v>
+      </c>
+      <c r="E93" s="34">
+        <v>9853</v>
+      </c>
+      <c r="F93" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="35" t="s">
+        <v>380</v>
+      </c>
+      <c r="H93" s="22"/>
+      <c r="I93" s="30" t="s">
         <v>381</v>
       </c>
-      <c r="F12" s="25" t="s">
-[...25 lines deleted...]
-      <c r="E13" s="25">
+    </row>
+    <row r="94" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A94" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B94" s="28" t="s">
+        <v>382</v>
+      </c>
+      <c r="C94" s="23"/>
+      <c r="D94" s="24" t="s">
+        <v>383</v>
+      </c>
+      <c r="E94" s="24">
+        <v>9863</v>
+      </c>
+      <c r="F94" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" s="35" t="s">
+        <v>384</v>
+      </c>
+      <c r="H94" s="22"/>
+      <c r="I94" s="27" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A95" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B95" s="32" t="s">
+        <v>386</v>
+      </c>
+      <c r="C95" s="33"/>
+      <c r="D95" s="24" t="s">
+        <v>387</v>
+      </c>
+      <c r="E95" s="34">
+        <v>9866</v>
+      </c>
+      <c r="F95" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="25" t="s">
+        <v>388</v>
+      </c>
+      <c r="H95" s="22"/>
+      <c r="I95" s="30" t="s">
         <v>389</v>
       </c>
-      <c r="F13" s="25" t="s">
-[...25 lines deleted...]
-      <c r="E14" s="25">
+    </row>
+    <row r="96" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A96" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B96" s="32" t="s">
+        <v>390</v>
+      </c>
+      <c r="C96" s="33" t="s">
+        <v>392</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="E96" s="34" t="s">
         <v>391</v>
       </c>
-      <c r="F14" s="25" t="s">
-[...1308 lines deleted...]
-      <c r="H59" s="44" t="s">
+      <c r="F96" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="35" t="s">
+        <v>394</v>
+      </c>
+      <c r="H96" s="22"/>
+      <c r="I96" s="30" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A97" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B97" s="32" t="s">
+        <v>396</v>
+      </c>
+      <c r="C97" s="33" t="s">
+        <v>392</v>
+      </c>
+      <c r="D97" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="E97" s="34" t="s">
+        <v>397</v>
+      </c>
+      <c r="F97" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G97" s="35" t="s">
+        <v>398</v>
+      </c>
+      <c r="H97" s="22"/>
+      <c r="I97" s="30" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A98" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B98" s="32" t="s">
+        <v>400</v>
+      </c>
+      <c r="C98" s="33" t="s">
+        <v>392</v>
+      </c>
+      <c r="D98" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="E98" s="34" t="s">
+        <v>401</v>
+      </c>
+      <c r="F98" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G98" s="35" t="s">
+        <v>402</v>
+      </c>
+      <c r="H98" s="22"/>
+      <c r="I98" s="30" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A99" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B99" s="32" t="s">
+        <v>404</v>
+      </c>
+      <c r="C99" s="33" t="s">
+        <v>392</v>
+      </c>
+      <c r="D99" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="E99" s="34" t="s">
+        <v>405</v>
+      </c>
+      <c r="F99" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="35" t="s">
+        <v>406</v>
+      </c>
+      <c r="H99" s="22"/>
+      <c r="I99" s="30" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A100" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B100" s="28" t="s">
+        <v>408</v>
+      </c>
+      <c r="C100" s="23" t="s">
+        <v>392</v>
+      </c>
+      <c r="D100" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="E100" s="24" t="s">
+        <v>409</v>
+      </c>
+      <c r="F100" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100" s="35" t="s">
+        <v>410</v>
+      </c>
+      <c r="H100" s="22"/>
+      <c r="I100" s="27" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A101" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B101" s="22" t="s">
+        <v>412</v>
+      </c>
+      <c r="C101" s="23">
+        <v>271990231</v>
+      </c>
+      <c r="D101" s="24" t="s">
+        <v>414</v>
+      </c>
+      <c r="E101" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="F101" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="25" t="s">
+        <v>415</v>
+      </c>
+      <c r="H101" s="22"/>
+      <c r="I101" s="27" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A102" s="21" t="s">
+        <v>365</v>
+      </c>
+      <c r="B102" s="32" t="s">
+        <v>417</v>
+      </c>
+      <c r="C102" s="33">
+        <v>271990231</v>
+      </c>
+      <c r="D102" s="24" t="s">
+        <v>414</v>
+      </c>
+      <c r="E102" s="34" t="s">
+        <v>418</v>
+      </c>
+      <c r="F102" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="25" t="s">
+        <v>419</v>
+      </c>
+      <c r="H102" s="28"/>
+      <c r="I102" s="30" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A103" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B103" s="32" t="s">
+        <v>422</v>
+      </c>
+      <c r="C103" s="33" t="s">
+        <v>423</v>
+      </c>
+      <c r="D103" s="24" t="s">
+        <v>424</v>
+      </c>
+      <c r="E103" s="34">
+        <v>9434</v>
+      </c>
+      <c r="F103" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" s="35" t="s">
+        <v>425</v>
+      </c>
+      <c r="H103" s="28" t="s">
+        <v>427</v>
+      </c>
+      <c r="I103" s="30" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A104" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B104" s="32" t="s">
+        <v>428</v>
+      </c>
+      <c r="C104" s="33" t="s">
+        <v>429</v>
+      </c>
+      <c r="D104" s="24" t="s">
+        <v>430</v>
+      </c>
+      <c r="E104" s="34">
+        <v>9552</v>
+      </c>
+      <c r="F104" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="35" t="s">
+        <v>431</v>
+      </c>
+      <c r="H104" s="32" t="s">
+        <v>433</v>
+      </c>
+      <c r="I104" s="30" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A105" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B105" s="32" t="s">
+        <v>434</v>
+      </c>
+      <c r="C105" s="33" t="s">
+        <v>435</v>
+      </c>
+      <c r="D105" s="24" t="s">
+        <v>436</v>
+      </c>
+      <c r="E105" s="34">
+        <v>9773</v>
+      </c>
+      <c r="F105" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="35" t="s">
+        <v>437</v>
+      </c>
+      <c r="H105" s="32" t="s">
+        <v>439</v>
+      </c>
+      <c r="I105" s="30" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A106" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B106" s="32" t="s">
+        <v>440</v>
+      </c>
+      <c r="C106" s="33" t="s">
+        <v>441</v>
+      </c>
+      <c r="D106" s="24" t="s">
+        <v>442</v>
+      </c>
+      <c r="E106" s="34">
+        <v>9830</v>
+      </c>
+      <c r="F106" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="35" t="s">
+        <v>443</v>
+      </c>
+      <c r="H106" s="22" t="s">
+        <v>445</v>
+      </c>
+      <c r="I106" s="30" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A107" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B107" s="32" t="s">
+        <v>446</v>
+      </c>
+      <c r="C107" s="33" t="s">
+        <v>447</v>
+      </c>
+      <c r="D107" s="24" t="s">
+        <v>448</v>
+      </c>
+      <c r="E107" s="34">
+        <v>9832</v>
+      </c>
+      <c r="F107" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="35" t="s">
+        <v>449</v>
+      </c>
+      <c r="H107" s="28" t="s">
+        <v>451</v>
+      </c>
+      <c r="I107" s="30" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A108" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B108" s="22" t="s">
+        <v>452</v>
+      </c>
+      <c r="C108" s="23" t="s">
+        <v>453</v>
+      </c>
+      <c r="D108" s="24" t="s">
+        <v>454</v>
+      </c>
+      <c r="E108" s="24">
+        <v>9833</v>
+      </c>
+      <c r="F108" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="35" t="s">
+        <v>455</v>
+      </c>
+      <c r="H108" s="28" t="s">
+        <v>457</v>
+      </c>
+      <c r="I108" s="27" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A109" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B109" s="32" t="s">
+        <v>458</v>
+      </c>
+      <c r="C109" s="33" t="s">
+        <v>459</v>
+      </c>
+      <c r="D109" s="24" t="s">
+        <v>460</v>
+      </c>
+      <c r="E109" s="34">
+        <v>9835</v>
+      </c>
+      <c r="F109" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="25" t="s">
+        <v>461</v>
+      </c>
+      <c r="H109" s="22" t="s">
+        <v>463</v>
+      </c>
+      <c r="I109" s="27" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A110" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B110" s="28" t="s">
+        <v>464</v>
+      </c>
+      <c r="C110" s="23" t="s">
+        <v>465</v>
+      </c>
+      <c r="D110" s="24" t="s">
+        <v>466</v>
+      </c>
+      <c r="E110" s="24">
+        <v>9870</v>
+      </c>
+      <c r="F110" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="35" t="s">
+        <v>467</v>
+      </c>
+      <c r="H110" s="28" t="s">
+        <v>469</v>
+      </c>
+      <c r="I110" s="27" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A111" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B111" s="28" t="s">
+        <v>470</v>
+      </c>
+      <c r="C111" s="23" t="s">
+        <v>471</v>
+      </c>
+      <c r="D111" s="24" t="s">
+        <v>472</v>
+      </c>
+      <c r="E111" s="24">
+        <v>9881</v>
+      </c>
+      <c r="F111" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G111" s="29" t="s">
+        <v>473</v>
+      </c>
+      <c r="H111" s="28" t="s">
+        <v>475</v>
+      </c>
+      <c r="I111" s="27" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A112" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B112" s="28" t="s">
+        <v>476</v>
+      </c>
+      <c r="C112" s="23" t="s">
+        <v>477</v>
+      </c>
+      <c r="D112" s="24" t="s">
+        <v>478</v>
+      </c>
+      <c r="E112" s="24">
+        <v>9882</v>
+      </c>
+      <c r="F112" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G112" s="29" t="s">
+        <v>479</v>
+      </c>
+      <c r="H112" s="28" t="s">
+        <v>481</v>
+      </c>
+      <c r="I112" s="27" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A113" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B113" s="22" t="s">
+        <v>482</v>
+      </c>
+      <c r="C113" s="23" t="s">
+        <v>483</v>
+      </c>
+      <c r="D113" s="24" t="s">
+        <v>484</v>
+      </c>
+      <c r="E113" s="24">
+        <v>9883</v>
+      </c>
+      <c r="F113" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="29" t="s">
+        <v>485</v>
+      </c>
+      <c r="H113" s="22" t="s">
+        <v>487</v>
+      </c>
+      <c r="I113" s="27" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A114" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B114" s="32" t="s">
+        <v>488</v>
+      </c>
+      <c r="C114" s="33" t="s">
+        <v>489</v>
+      </c>
+      <c r="D114" s="36" t="s">
+        <v>490</v>
+      </c>
+      <c r="E114" s="34">
+        <v>9887</v>
+      </c>
+      <c r="F114" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G114" s="25" t="s">
+        <v>491</v>
+      </c>
+      <c r="H114" s="22" t="s">
+        <v>493</v>
+      </c>
+      <c r="I114" s="30" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A115" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B115" s="32" t="s">
+        <v>494</v>
+      </c>
+      <c r="C115" s="33" t="s">
+        <v>495</v>
+      </c>
+      <c r="D115" s="24" t="s">
+        <v>496</v>
+      </c>
+      <c r="E115" s="34">
+        <v>9890</v>
+      </c>
+      <c r="F115" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="35" t="s">
+        <v>497</v>
+      </c>
+      <c r="H115" s="22" t="s">
+        <v>499</v>
+      </c>
+      <c r="I115" s="30" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A116" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B116" s="32" t="s">
+        <v>500</v>
+      </c>
+      <c r="C116" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="D116" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="E116" s="34" t="s">
+        <v>501</v>
+      </c>
+      <c r="F116" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G116" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="H116" s="28" t="s">
+        <v>506</v>
+      </c>
+      <c r="I116" s="30" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A117" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B117" s="32" t="s">
+        <v>507</v>
+      </c>
+      <c r="C117" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="D117" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="E117" s="34" t="s">
+        <v>508</v>
+      </c>
+      <c r="F117" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" s="35" t="s">
+        <v>509</v>
+      </c>
+      <c r="H117" s="28" t="s">
+        <v>506</v>
+      </c>
+      <c r="I117" s="30" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A118" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B118" s="32" t="s">
+        <v>731</v>
+      </c>
+      <c r="C118" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="D118" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="E118" s="34" t="s">
+        <v>511</v>
+      </c>
+      <c r="F118" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G118" s="35" t="s">
+        <v>512</v>
+      </c>
+      <c r="H118" s="28" t="s">
+        <v>506</v>
+      </c>
+      <c r="I118" s="30" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A119" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B119" s="32" t="s">
+        <v>732</v>
+      </c>
+      <c r="C119" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="D119" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="E119" s="34" t="s">
+        <v>514</v>
+      </c>
+      <c r="F119" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" s="35" t="s">
+        <v>515</v>
+      </c>
+      <c r="H119" s="32" t="s">
+        <v>506</v>
+      </c>
+      <c r="I119" s="30" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A120" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B120" s="32" t="s">
+        <v>733</v>
+      </c>
+      <c r="C120" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="D120" s="24" t="s">
+        <v>518</v>
+      </c>
+      <c r="E120" s="34" t="s">
+        <v>517</v>
+      </c>
+      <c r="F120" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="35" t="s">
+        <v>519</v>
+      </c>
+      <c r="H120" s="32" t="s">
+        <v>506</v>
+      </c>
+      <c r="I120" s="30" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A121" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B121" s="32" t="s">
+        <v>521</v>
+      </c>
+      <c r="C121" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="D121" s="24" t="s">
+        <v>518</v>
+      </c>
+      <c r="E121" s="34" t="s">
+        <v>522</v>
+      </c>
+      <c r="F121" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="35" t="s">
+        <v>523</v>
+      </c>
+      <c r="H121" s="32" t="s">
+        <v>506</v>
+      </c>
+      <c r="I121" s="30" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A122" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B122" s="32" t="s">
+        <v>525</v>
+      </c>
+      <c r="C122" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="D122" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="E122" s="34" t="s">
+        <v>526</v>
+      </c>
+      <c r="F122" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="35" t="s">
+        <v>527</v>
+      </c>
+      <c r="H122" s="22" t="s">
+        <v>506</v>
+      </c>
+      <c r="I122" s="30" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A123" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B123" s="32" t="s">
+        <v>529</v>
+      </c>
+      <c r="C123" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="D123" s="24" t="s">
+        <v>518</v>
+      </c>
+      <c r="E123" s="34" t="s">
+        <v>530</v>
+      </c>
+      <c r="F123" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="35" t="s">
+        <v>531</v>
+      </c>
+      <c r="H123" s="45" t="s">
+        <v>506</v>
+      </c>
+      <c r="I123" s="30" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A124" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B124" s="32" t="s">
+        <v>533</v>
+      </c>
+      <c r="C124" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="D124" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="E124" s="34" t="s">
+        <v>534</v>
+      </c>
+      <c r="F124" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="35" t="s">
+        <v>535</v>
+      </c>
+      <c r="H124" s="45" t="s">
+        <v>506</v>
+      </c>
+      <c r="I124" s="30" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A125" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B125" s="22" t="s">
+        <v>537</v>
+      </c>
+      <c r="C125" s="23" t="s">
+        <v>502</v>
+      </c>
+      <c r="D125" s="24" t="s">
+        <v>518</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>538</v>
+      </c>
+      <c r="F125" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="35" t="s">
+        <v>539</v>
+      </c>
+      <c r="H125" s="28" t="s">
+        <v>506</v>
+      </c>
+      <c r="I125" s="27" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A126" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B126" s="28" t="s">
+        <v>541</v>
+      </c>
+      <c r="C126" s="23" t="s">
+        <v>502</v>
+      </c>
+      <c r="D126" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="E126" s="24" t="s">
+        <v>542</v>
+      </c>
+      <c r="F126" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="25" t="s">
+        <v>543</v>
+      </c>
+      <c r="H126" s="28" t="s">
+        <v>506</v>
+      </c>
+      <c r="I126" s="27" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A127" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B127" s="32" t="s">
+        <v>545</v>
+      </c>
+      <c r="C127" s="33" t="s">
+        <v>547</v>
+      </c>
+      <c r="D127" s="24" t="s">
+        <v>548</v>
+      </c>
+      <c r="E127" s="34" t="s">
+        <v>546</v>
+      </c>
+      <c r="F127" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="25" t="s">
+        <v>549</v>
+      </c>
+      <c r="H127" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="I127" s="27" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A128" s="21" t="s">
+        <v>421</v>
+      </c>
+      <c r="B128" s="44" t="s">
+        <v>734</v>
+      </c>
+      <c r="C128" s="46" t="s">
+        <v>737</v>
+      </c>
+      <c r="D128" s="47"/>
+      <c r="E128" s="47">
+        <v>9779</v>
+      </c>
+      <c r="F128" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G128" s="43" t="s">
+        <v>739</v>
+      </c>
+      <c r="H128" s="22" t="s">
+        <v>741</v>
+      </c>
+      <c r="I128" s="27" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A129" s="21" t="s">
+        <v>552</v>
+      </c>
+      <c r="B129" s="44" t="s">
+        <v>553</v>
+      </c>
+      <c r="C129" s="46">
+        <v>61499404</v>
+      </c>
+      <c r="D129" s="47" t="s">
+        <v>555</v>
+      </c>
+      <c r="E129" s="47" t="s">
+        <v>554</v>
+      </c>
+      <c r="F129" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="35" t="s">
+        <v>556</v>
+      </c>
+      <c r="H129" s="22"/>
+      <c r="I129" s="27" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A130" s="21" t="s">
+        <v>558</v>
+      </c>
+      <c r="B130" s="44" t="s">
+        <v>559</v>
+      </c>
+      <c r="C130" s="46">
+        <v>61244643</v>
+      </c>
+      <c r="D130" s="47" t="s">
+        <v>560</v>
+      </c>
+      <c r="E130" s="47">
+        <v>9118</v>
+      </c>
+      <c r="F130" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="47" t="s">
+        <v>561</v>
+      </c>
+      <c r="H130" s="22"/>
+      <c r="I130" s="27" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A131" s="21" t="s">
+        <v>558</v>
+      </c>
+      <c r="B131" s="44" t="s">
+        <v>563</v>
+      </c>
+      <c r="C131" s="46">
+        <v>58911219</v>
+      </c>
+      <c r="D131" s="47"/>
+      <c r="E131" s="47">
+        <v>9119</v>
+      </c>
+      <c r="F131" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G131" s="47" t="s">
+        <v>564</v>
+      </c>
+      <c r="H131" s="22"/>
+      <c r="I131" s="27" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A132" s="21" t="s">
+        <v>558</v>
+      </c>
+      <c r="B132" s="44" t="s">
+        <v>566</v>
+      </c>
+      <c r="C132" s="46">
+        <v>24184798</v>
+      </c>
+      <c r="D132" s="47" t="s">
+        <v>567</v>
+      </c>
+      <c r="E132" s="47">
+        <v>9231</v>
+      </c>
+      <c r="F132" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G132" s="47" t="s">
+        <v>568</v>
+      </c>
+      <c r="H132" s="22"/>
+      <c r="I132" s="27" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A133" s="21" t="s">
+        <v>558</v>
+      </c>
+      <c r="B133" s="44" t="s">
+        <v>570</v>
+      </c>
+      <c r="C133" s="46">
+        <v>34265034</v>
+      </c>
+      <c r="D133" s="47" t="s">
+        <v>571</v>
+      </c>
+      <c r="E133" s="47">
+        <v>9539</v>
+      </c>
+      <c r="F133" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="47" t="s">
+        <v>572</v>
+      </c>
+      <c r="H133" s="22"/>
+      <c r="I133" s="27" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A134" s="21" t="s">
+        <v>558</v>
+      </c>
+      <c r="B134" s="44" t="s">
+        <v>574</v>
+      </c>
+      <c r="C134" s="46">
+        <v>53781112</v>
+      </c>
+      <c r="D134" s="47" t="s">
+        <v>575</v>
+      </c>
+      <c r="E134" s="47">
+        <v>9592</v>
+      </c>
+      <c r="F134" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="47" t="s">
+        <v>576</v>
+      </c>
+      <c r="H134" s="22"/>
+      <c r="I134" s="27" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A135" s="38" t="s">
+        <v>558</v>
+      </c>
+      <c r="B135" s="44" t="s">
+        <v>578</v>
+      </c>
+      <c r="C135" s="46">
+        <v>61499676</v>
+      </c>
+      <c r="D135" s="47"/>
+      <c r="E135" s="47">
+        <v>9713</v>
+      </c>
+      <c r="F135" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G135" s="47" t="s">
+        <v>579</v>
+      </c>
+      <c r="H135" s="22"/>
+      <c r="I135" s="27" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A136" s="38" t="s">
+        <v>558</v>
+      </c>
+      <c r="B136" s="44" t="s">
+        <v>581</v>
+      </c>
+      <c r="C136" s="46">
+        <v>860776104</v>
+      </c>
+      <c r="D136" s="47" t="s">
+        <v>582</v>
+      </c>
+      <c r="E136" s="47">
+        <v>9717</v>
+      </c>
+      <c r="F136" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G136" s="47" t="s">
+        <v>583</v>
+      </c>
+      <c r="H136" s="22"/>
+      <c r="I136" s="27" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A137" s="38" t="s">
+        <v>558</v>
+      </c>
+      <c r="B137" s="39" t="s">
+        <v>585</v>
+      </c>
+      <c r="C137" s="40">
+        <v>85246506</v>
+      </c>
+      <c r="D137" s="41" t="s">
+        <v>587</v>
+      </c>
+      <c r="E137" s="41" t="s">
+        <v>586</v>
+      </c>
+      <c r="F137" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="47" t="s">
+        <v>588</v>
+      </c>
+      <c r="H137" s="39"/>
+      <c r="I137" s="37" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A138" s="38" t="s">
+        <v>558</v>
+      </c>
+      <c r="B138" s="39" t="s">
+        <v>590</v>
+      </c>
+      <c r="C138" s="40">
+        <v>24248582</v>
+      </c>
+      <c r="D138" s="40" t="s">
+        <v>592</v>
+      </c>
+      <c r="E138" s="41" t="s">
+        <v>591</v>
+      </c>
+      <c r="F138" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="47" t="s">
+        <v>593</v>
+      </c>
+      <c r="H138" s="43"/>
+      <c r="I138" s="37" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A139" s="38" t="s">
+        <v>558</v>
+      </c>
+      <c r="B139" s="44" t="s">
+        <v>595</v>
+      </c>
+      <c r="C139" s="46">
+        <v>61499404</v>
+      </c>
+      <c r="D139" s="47" t="s">
+        <v>597</v>
+      </c>
+      <c r="E139" s="47" t="s">
+        <v>596</v>
+      </c>
+      <c r="F139" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="47" t="s">
+        <v>598</v>
+      </c>
+      <c r="H139" s="22"/>
+      <c r="I139" s="27" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A140" s="39" t="s">
+        <v>558</v>
+      </c>
+      <c r="B140" s="44" t="s">
         <v>641</v>
       </c>
-      <c r="I59" s="38" t="s">
-[...1177 lines deleted...]
-      <c r="A103" s="22" t="s">
+      <c r="C140" s="46">
+        <v>53781147</v>
+      </c>
+      <c r="D140" s="47" t="s">
+        <v>642</v>
+      </c>
+      <c r="E140" s="47">
+        <v>9594</v>
+      </c>
+      <c r="F140" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="47" t="s">
+        <v>643</v>
+      </c>
+      <c r="H140" s="22"/>
+      <c r="I140" s="28" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A141" s="39" t="s">
         <v>421</v>
       </c>
-      <c r="B103" s="33" t="s">
-[...743 lines deleted...]
-      <c r="I128" s="28" t="s">
+      <c r="B141" s="44" t="s">
         <v>744</v>
       </c>
-    </row>
-[...324 lines deleted...]
-      <c r="B141" s="45" t="s">
+      <c r="C141" s="46" t="s">
+        <v>746</v>
+      </c>
+      <c r="D141" s="47"/>
+      <c r="E141" s="47">
+        <v>8088</v>
+      </c>
+      <c r="F141" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G141" s="47" t="s">
+        <v>747</v>
+      </c>
+      <c r="H141" s="22" t="s">
+        <v>748</v>
+      </c>
+      <c r="I141" s="28" t="s">
         <v>745</v>
-      </c>
-[...17 lines deleted...]
-        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A2:I138" xr:uid="{118ADFA1-FC96-43E0-9360-2E84B1C0B60D}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:I138">
       <sortCondition ref="A2:A138"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink ref="I68" r:id="rId1" xr:uid="{C8CBCA33-B18B-48B7-AD71-034A2DB9DA41}"/>
     <hyperlink ref="I73" r:id="rId2" xr:uid="{E7F9A894-7167-49DF-A001-4AABEEC4DF86}"/>
     <hyperlink ref="I72" r:id="rId3" xr:uid="{FABDAE55-5CAC-49E2-88F9-7B30F14CD943}"/>
     <hyperlink ref="I71" r:id="rId4" xr:uid="{7D8F5DBB-6389-48E0-8D92-7B9FCDEDEA87}"/>
     <hyperlink ref="I70" r:id="rId5" xr:uid="{B5AC3C42-3383-41F8-BC93-1CAC2BF97AC9}"/>
     <hyperlink ref="I69" r:id="rId6" xr:uid="{257F8133-5A55-45C9-93D5-1052F7AEB1DF}"/>
     <hyperlink ref="I67" r:id="rId7" xr:uid="{B0294690-677A-4EDA-958A-7B964FB0F667}"/>
     <hyperlink ref="I66" r:id="rId8" xr:uid="{0A29B8A6-9F66-41E4-9191-B55A8DCEE6D9}"/>
     <hyperlink ref="I65" r:id="rId9" xr:uid="{DABFAC69-EC11-463A-980D-38138223B85A}"/>
     <hyperlink ref="I64" r:id="rId10" xr:uid="{73CF442E-E570-4714-A9EC-0994A574F83A}"/>
     <hyperlink ref="I63" r:id="rId11" xr:uid="{5EDFA4B9-4736-44EC-B659-5E246122DC8F}"/>
     <hyperlink ref="I62" r:id="rId12" xr:uid="{BB4A67DD-221F-4DC8-80FB-AB1F2ABAFDD7}"/>
     <hyperlink ref="I127:I138" r:id="rId13" display="Fortum.FI985@bscs.basware.com" xr:uid="{F837DE7A-0D26-4CD9-B2AC-01E0763493B5}"/>
     <hyperlink ref="I61" r:id="rId14" xr:uid="{9764FA81-4A6E-4346-878C-6D5B11484CDB}"/>
     <hyperlink ref="I60" r:id="rId15" display="Fortum.FI320@bscs.basware.com" xr:uid="{7825809A-AF52-4191-BE4A-EBDAAD3E3BF4}"/>
@@ -7029,64 +7017,64 @@
     <hyperlink ref="I22" r:id="rId53" xr:uid="{36C5C06A-BF1F-47D8-8035-F571408A2DFA}"/>
     <hyperlink ref="I20" r:id="rId54" xr:uid="{BD5C0D95-77AF-497C-A525-E5A1F47FE287}"/>
     <hyperlink ref="I18" r:id="rId55" display="Fortum.SE8022@bscs.basware.com" xr:uid="{7715A642-2261-4060-8930-8D9AFBA7BBA7}"/>
     <hyperlink ref="I15" r:id="rId56" display="Fortum.SE8022@bscs.basware.com" xr:uid="{2F2EEF67-0E83-4D7E-8BFD-DEC3B0F76382}"/>
     <hyperlink ref="I23:I26" r:id="rId57" display="Fortum.SE8022@bscs.basware.com" xr:uid="{D625B41B-75B6-4610-B58B-9B044BE58CB8}"/>
     <hyperlink ref="I34" r:id="rId58" xr:uid="{F7CA5682-CA17-4D12-8B75-9D69ECE84C93}"/>
     <hyperlink ref="I141" r:id="rId59" display="mailto:Fortum.NL9118@bscs.basware.com" xr:uid="{E06846EB-2B7A-49EA-94F4-4E5E06BED853}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Version_x0028_date_x0029_ xmlns="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005566AF088BEF044FA5ACB9A01F27E072" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="abe613bc0b288e345a0b0ffc653e43a1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40ec0cae73332136325dcdd85ff145cb" ns2:_="">
     <xsd:import namespace="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Version_x0028_date_x0029_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e" elementFormDefault="qualified">
@@ -7198,76 +7186,76 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47DC64CB-94EB-45C5-AB97-59211F55419F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AF4C2BA-6336-4320-8F5B-29D717599F74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="79dd2081-61e2-4e0d-b73d-5a96c0e46db6"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFCB2DC-1CA9-4AEF-966F-7346730D63EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B948F7F4-18ED-4C9C-A544-77F77A90CFD8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>