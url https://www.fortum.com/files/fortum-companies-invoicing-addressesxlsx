--- v7 (2026-07-09)
+++ v8 (2026-08-23)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fortum-my.sharepoint.com/personal/kirsi_merila_fortum_com/Documents/Työjutut/2026/Internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A0B7EBA4-DC83-4230-B7A4-30327775A8D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BF1E4A07-D9E9-4B95-B6EA-D3A4B0DD7E4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{046617C2-F7FF-4611-BE77-CBD10E4861FB}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{046617C2-F7FF-4611-BE77-CBD10E4861FB}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$I$138</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$I$141</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1077" uniqueCount="751">
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Company name</t>
   </si>
   <si>
     <t>Company ID</t>
   </si>
   <si>
     <t>VAT number</t>
   </si>
   <si>
     <t>e-Invoice operator 
 Basware</t>
   </si>
   <si>
     <t>e-Invoice address</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Fortum Finance Ireland Belgium Branch</t>
   </si>
@@ -1089,96 +1089,84 @@
   <si>
     <t>9110A</t>
   </si>
   <si>
     <t>IE9846926F</t>
   </si>
   <si>
     <t>Fortum.IE9110A@bscs.basware.com</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Fortum Consumer Solutions AS</t>
   </si>
   <si>
     <t>NO914551757MVA</t>
   </si>
   <si>
     <t>NO9145517579750</t>
   </si>
   <si>
     <t>Fortum.NO9750@bscs.basware.com</t>
   </si>
   <si>
-    <t>9908:914551757</t>
-[...1 lines deleted...]
-  <si>
     <t>Tellier Service AS</t>
   </si>
   <si>
     <t>NO983995691MVA</t>
   </si>
   <si>
     <t>NO9839956919751</t>
   </si>
   <si>
     <t>Fortum.NO9751@bscs.basware.com</t>
   </si>
   <si>
-    <t>9908:983995691</t>
-[...1 lines deleted...]
-  <si>
     <t>Fortum Hedging AS</t>
   </si>
   <si>
     <t>NO970938974MVA</t>
   </si>
   <si>
     <t>NO9709389749753</t>
   </si>
   <si>
     <t>Fortum.NO9753@bscs.basware.com</t>
   </si>
   <si>
-    <t>9908:970938974</t>
-[...1 lines deleted...]
-  <si>
     <t>Fortum Strøm AS</t>
   </si>
   <si>
     <t>NO982584027MVA</t>
   </si>
   <si>
     <t>NO9825840279757</t>
   </si>
   <si>
     <t>Fortum.NO9757@bscs.basware.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>9908:982584027</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>Fortum Network Wroclaw Sp. Z.o.o.</t>
   </si>
   <si>
     <t>PL 8952097034</t>
   </si>
   <si>
     <t>PL89520970349850</t>
   </si>
   <si>
     <t>Fortum.PL9850@bscs.basware.com</t>
   </si>
   <si>
     <t>Fortum Network Częstochowa Sp. Z.o.o.</t>
   </si>
   <si>
     <t>PL 8952097040</t>
   </si>
   <si>
     <t>PL89520970409851</t>
   </si>
@@ -2292,50 +2280,65 @@
     <t>'0007:55941104539779</t>
   </si>
   <si>
     <t>Fortum.FI319@bscs.basware.com</t>
   </si>
   <si>
     <t>Fortum.SE9779@bscs.basware.com</t>
   </si>
   <si>
     <t>Uddeholm Kraft AB</t>
   </si>
   <si>
     <t>Fortum.SE8088@bscs.basware.com</t>
   </si>
   <si>
     <t>556000-5539</t>
   </si>
   <si>
     <t>000755600055398088</t>
   </si>
   <si>
     <t>0007:5560005539</t>
   </si>
   <si>
     <t>Fortum Portfolio Management Oy</t>
+  </si>
+  <si>
+    <t>0192:914551757</t>
+  </si>
+  <si>
+    <t>0192:983995691</t>
+  </si>
+  <si>
+    <t>0192:970938974</t>
+  </si>
+  <si>
+    <t>0192:982584027</t>
+  </si>
+  <si>
+    <t>9935:IE3481906RH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2488,74 +2491,88 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -2962,4023 +2979,4026 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI325@bscs.basware.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9751@bscs.basware.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI322@bscs.basware.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9750@bscs.basware.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI987@bscs.basware.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI717@bscs.basware.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI723@bscs.basware.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9592@bscs.basware.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI712@bscs.basware.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9463A@bscs.basware.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9757@bscs.basware.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI983@bscs.basware.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI9559@bscs.basware.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI720@bscs.basware.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI324@bscs.basware.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI721@bscs.basware.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI714@bscs.basware.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI710@bscs.basware.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI321@bscs.basware.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9539@bscs.basware.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI391@bscs.basware.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI986@bscs.basware.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI715@bscs.basware.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI722@bscs.basware.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI326@bscs.basware.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9711@bscs.basware.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI988@bscs.basware.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9118@bscs.basware.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI323@bscs.basware.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NO9753@bscs.basware.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI981@bscs.basware.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI718@bscs.basware.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI719@bscs.basware.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI320@bscs.basware.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9119@bscs.basware.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.IN9120@bscs.basware.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI985@bscs.basware.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.SE8022@bscs.basware.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI713@bscs.basware.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.NL9231@bscs.basware.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI984@bscs.basware.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Fortum.FI982@bscs.basware.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{118ADFA1-FC96-43E0-9360-2E84B1C0B60D}">
   <dimension ref="A1:I141"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="F52" sqref="F52"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="32.44140625" customWidth="1"/>
+    <col min="1" max="1" width="11.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="50.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="18" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.5546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="28.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="32.44140625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I1" s="9"/>
-[...2 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="I1" s="2"/>
+    </row>
+    <row r="2" spans="1:9" s="3" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="12" t="s">
+      <c r="C2" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="11" t="s">
+      <c r="D2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="11" t="s">
+      <c r="E2" s="12" t="s">
+        <v>723</v>
+      </c>
+      <c r="F2" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="12" t="s">
+        <v>724</v>
+      </c>
+      <c r="I2" s="14" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="24">
+        <v>38998099</v>
+      </c>
+      <c r="D4" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="25">
+        <v>9849</v>
+      </c>
+      <c r="F4" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="23"/>
+      <c r="I4" s="28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="25">
+        <v>102</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A6" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="25">
+        <v>347</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A7" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="25">
+        <v>361</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" s="28" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A8" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="25">
+        <v>362</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A9" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="35">
+        <v>367</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" s="28" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="E10" s="35">
+        <v>368</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" s="35">
+        <v>369</v>
+      </c>
+      <c r="F11" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" s="28" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="25">
+        <v>381</v>
+      </c>
+      <c r="F12" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" s="28" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A13" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" s="25">
+        <v>389</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="28" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A14" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="25">
+        <v>391</v>
+      </c>
+      <c r="F14" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="28" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A15" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="25">
+        <v>971</v>
+      </c>
+      <c r="F15" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="28" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A16" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="E16" s="25">
+        <v>972</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="H16" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="28" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A17" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="D17" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" s="25">
+        <v>976</v>
+      </c>
+      <c r="F17" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="H17" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="I17" s="28" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A18" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" s="25">
+        <v>978</v>
+      </c>
+      <c r="F18" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="H18" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" s="28" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A19" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D19" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" s="35">
+        <v>979</v>
+      </c>
+      <c r="F19" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="H19" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A20" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="34" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" s="35">
+        <v>981</v>
+      </c>
+      <c r="F20" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="H20" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="6" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A21" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" s="34" t="s">
+        <v>118</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="E21" s="35">
+        <v>982</v>
+      </c>
+      <c r="F21" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="H21" s="29" t="s">
+        <v>122</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A22" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="C22" s="34" t="s">
+        <v>124</v>
+      </c>
+      <c r="D22" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="E22" s="35">
+        <v>983</v>
+      </c>
+      <c r="F22" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="36" t="s">
+        <v>126</v>
+      </c>
+      <c r="H22" s="29" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A23" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="33" t="s">
+        <v>129</v>
+      </c>
+      <c r="C23" s="34" t="s">
+        <v>130</v>
+      </c>
+      <c r="D23" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="E23" s="35">
+        <v>984</v>
+      </c>
+      <c r="F23" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="H23" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="I23" s="31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A24" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="33" t="s">
+        <v>135</v>
+      </c>
+      <c r="C24" s="34" t="s">
+        <v>136</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="E24" s="35">
+        <v>985</v>
+      </c>
+      <c r="F24" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="36" t="s">
+        <v>138</v>
+      </c>
+      <c r="H24" s="33" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="31" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A25" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="D25" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="E25" s="35">
+        <v>986</v>
+      </c>
+      <c r="F25" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="36" t="s">
+        <v>144</v>
+      </c>
+      <c r="H25" s="33" t="s">
+        <v>146</v>
+      </c>
+      <c r="I25" s="31" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A26" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="33" t="s">
+        <v>147</v>
+      </c>
+      <c r="C26" s="34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E26" s="35">
+        <v>987</v>
+      </c>
+      <c r="F26" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="36" t="s">
+        <v>150</v>
+      </c>
+      <c r="H26" s="33" t="s">
+        <v>152</v>
+      </c>
+      <c r="I26" s="31" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A27" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="33" t="s">
+        <v>153</v>
+      </c>
+      <c r="C27" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="D27" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="E27" s="35">
+        <v>988</v>
+      </c>
+      <c r="F27" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>158</v>
+      </c>
+      <c r="I27" s="31" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A28" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="33" t="s">
+        <v>159</v>
+      </c>
+      <c r="C28" s="34" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="E28" s="35">
+        <v>990</v>
+      </c>
+      <c r="F28" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="36" t="s">
+        <v>162</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>164</v>
+      </c>
+      <c r="I28" s="31" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A29" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>166</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="E29" s="35">
+        <v>991</v>
+      </c>
+      <c r="F29" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="H29" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="I29" s="31" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A30" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="E30" s="25">
+        <v>992</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>176</v>
+      </c>
+      <c r="I30" s="28" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A31" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>178</v>
+      </c>
+      <c r="D31" s="25" t="s">
+        <v>179</v>
+      </c>
+      <c r="E31" s="25">
+        <v>993</v>
+      </c>
+      <c r="F31" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="H31" s="23" t="s">
+        <v>182</v>
+      </c>
+      <c r="I31" s="28" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A32" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="E32" s="25">
+        <v>9487</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="H32" s="29" t="s">
+        <v>188</v>
+      </c>
+      <c r="I32" s="28" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A33" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>189</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>190</v>
+      </c>
+      <c r="D33" s="25" t="s">
+        <v>191</v>
+      </c>
+      <c r="E33" s="25">
+        <v>9535</v>
+      </c>
+      <c r="F33" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="H33" s="29" t="s">
+        <v>194</v>
+      </c>
+      <c r="I33" s="28" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A34" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>196</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="E34" s="25">
+        <v>9559</v>
+      </c>
+      <c r="F34" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="H34" s="29" t="s">
+        <v>200</v>
+      </c>
+      <c r="I34" s="28" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A35" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>202</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="E35" s="25">
+        <v>9774</v>
+      </c>
+      <c r="F35" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="27" t="s">
+        <v>204</v>
+      </c>
+      <c r="H35" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="I35" s="28" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A36" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="33" t="s">
+        <v>207</v>
+      </c>
+      <c r="C36" s="34" t="s">
+        <v>208</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>209</v>
+      </c>
+      <c r="E36" s="35">
+        <v>9776</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="36" t="s">
+        <v>210</v>
+      </c>
+      <c r="H36" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="I36" s="28" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A37" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>213</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E37" s="25">
+        <v>9839</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="H37" s="29" t="s">
+        <v>218</v>
+      </c>
+      <c r="I37" s="28" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A38" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D38" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E38" s="25" t="s">
+        <v>220</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="H38" s="23" t="s">
+        <v>225</v>
+      </c>
+      <c r="I38" s="28" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A39" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>226</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E39" s="25" t="s">
+        <v>227</v>
+      </c>
+      <c r="F39" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="27" t="s">
+        <v>228</v>
+      </c>
+      <c r="H39" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="I39" s="31" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A40" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>231</v>
+      </c>
+      <c r="C40" s="32" t="s">
+        <v>221</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E40" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="F40" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="27" t="s">
+        <v>233</v>
+      </c>
+      <c r="H40" s="29" t="s">
+        <v>235</v>
+      </c>
+      <c r="I40" s="28" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A41" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>236</v>
+      </c>
+      <c r="C41" s="32" t="s">
+        <v>221</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E41" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="27" t="s">
+        <v>238</v>
+      </c>
+      <c r="H41" s="29" t="s">
+        <v>240</v>
+      </c>
+      <c r="I41" s="28" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A42" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>241</v>
+      </c>
+      <c r="C42" s="32" t="s">
+        <v>221</v>
+      </c>
+      <c r="D42" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E42" s="25" t="s">
+        <v>242</v>
+      </c>
+      <c r="F42" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="H42" s="29" t="s">
+        <v>245</v>
+      </c>
+      <c r="I42" s="28" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A43" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="C43" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E43" s="35" t="s">
+        <v>247</v>
+      </c>
+      <c r="F43" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="36" t="s">
+        <v>248</v>
+      </c>
+      <c r="H43" s="33" t="s">
+        <v>250</v>
+      </c>
+      <c r="I43" s="28" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A44" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B44" s="33" t="s">
+        <v>251</v>
+      </c>
+      <c r="C44" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E44" s="35" t="s">
+        <v>252</v>
+      </c>
+      <c r="F44" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="36" t="s">
+        <v>253</v>
+      </c>
+      <c r="H44" s="33" t="s">
+        <v>255</v>
+      </c>
+      <c r="I44" s="28" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A45" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B45" s="33" t="s">
+        <v>256</v>
+      </c>
+      <c r="C45" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="D45" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E45" s="35" t="s">
+        <v>257</v>
+      </c>
+      <c r="F45" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="36" t="s">
+        <v>258</v>
+      </c>
+      <c r="H45" s="33" t="s">
+        <v>260</v>
+      </c>
+      <c r="I45" s="28" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A46" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="23" t="s">
+        <v>261</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E46" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="F46" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="27" t="s">
+        <v>263</v>
+      </c>
+      <c r="H46" s="23" t="s">
+        <v>265</v>
+      </c>
+      <c r="I46" s="28" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A47" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B47" s="29" t="s">
+        <v>266</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D47" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="E47" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="F47" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="30" t="s">
+        <v>268</v>
+      </c>
+      <c r="H47" s="29" t="s">
+        <v>270</v>
+      </c>
+      <c r="I47" s="28" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A48" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="29" t="s">
+        <v>271</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E48" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="F48" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="27" t="s">
+        <v>275</v>
+      </c>
+      <c r="H48" s="29" t="s">
+        <v>277</v>
+      </c>
+      <c r="I48" s="28" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A49" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B49" s="29" t="s">
+        <v>278</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E49" s="25" t="s">
+        <v>279</v>
+      </c>
+      <c r="F49" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="27" t="s">
+        <v>280</v>
+      </c>
+      <c r="H49" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="I49" s="28" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A50" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>283</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E50" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="F50" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="26" t="s">
+        <v>285</v>
+      </c>
+      <c r="H50" s="23" t="s">
+        <v>287</v>
+      </c>
+      <c r="I50" s="28" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A51" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>288</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="D51" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E51" s="25" t="s">
+        <v>289</v>
+      </c>
+      <c r="F51" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="26" t="s">
+        <v>290</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>292</v>
+      </c>
+      <c r="I51" s="28" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" s="8" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A52" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B52" s="40" t="s">
+        <v>293</v>
+      </c>
+      <c r="C52" s="41" t="s">
+        <v>294</v>
+      </c>
+      <c r="D52" s="42"/>
+      <c r="E52" s="42">
+        <v>989</v>
+      </c>
+      <c r="F52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="43" t="s">
+        <v>295</v>
+      </c>
+      <c r="H52" s="40" t="s">
+        <v>297</v>
+      </c>
+      <c r="I52" s="38" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" s="6" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A53" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B53" s="40" t="s">
+        <v>596</v>
+      </c>
+      <c r="C53" s="41" t="s">
+        <v>597</v>
+      </c>
+      <c r="D53" s="41" t="s">
+        <v>598</v>
+      </c>
+      <c r="E53" s="42">
+        <v>320</v>
+      </c>
+      <c r="F53" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="44" t="s">
+        <v>599</v>
+      </c>
+      <c r="H53" s="44" t="s">
+        <v>601</v>
+      </c>
+      <c r="I53" s="38" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A54" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="40" t="s">
+        <v>602</v>
+      </c>
+      <c r="C54" s="41" t="s">
+        <v>603</v>
+      </c>
+      <c r="D54" s="41" t="s">
+        <v>604</v>
+      </c>
+      <c r="E54" s="42">
+        <v>321</v>
+      </c>
+      <c r="F54" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="44" t="s">
+        <v>605</v>
+      </c>
+      <c r="H54" s="44" t="s">
+        <v>607</v>
+      </c>
+      <c r="I54" s="38" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A55" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B55" s="40" t="s">
+        <v>608</v>
+      </c>
+      <c r="C55" s="41" t="s">
+        <v>609</v>
+      </c>
+      <c r="D55" s="41" t="s">
+        <v>610</v>
+      </c>
+      <c r="E55" s="42">
+        <v>322</v>
+      </c>
+      <c r="F55" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="44" t="s">
+        <v>611</v>
+      </c>
+      <c r="H55" s="44" t="s">
+        <v>613</v>
+      </c>
+      <c r="I55" s="38" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A56" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B56" s="40" t="s">
+        <v>614</v>
+      </c>
+      <c r="C56" s="41" t="s">
+        <v>615</v>
+      </c>
+      <c r="D56" s="41" t="s">
+        <v>616</v>
+      </c>
+      <c r="E56" s="42">
+        <v>323</v>
+      </c>
+      <c r="F56" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="44" t="s">
+        <v>617</v>
+      </c>
+      <c r="H56" s="44" t="s">
+        <v>619</v>
+      </c>
+      <c r="I56" s="38" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A57" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B57" s="40" t="s">
+        <v>745</v>
+      </c>
+      <c r="C57" s="41" t="s">
+        <v>620</v>
+      </c>
+      <c r="D57" s="41" t="s">
+        <v>621</v>
+      </c>
+      <c r="E57" s="42">
+        <v>324</v>
+      </c>
+      <c r="F57" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="44" t="s">
+        <v>622</v>
+      </c>
+      <c r="H57" s="44" t="s">
+        <v>624</v>
+      </c>
+      <c r="I57" s="38" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A58" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B58" s="40" t="s">
+        <v>625</v>
+      </c>
+      <c r="C58" s="41" t="s">
+        <v>626</v>
+      </c>
+      <c r="D58" s="41" t="s">
+        <v>627</v>
+      </c>
+      <c r="E58" s="42">
+        <v>325</v>
+      </c>
+      <c r="F58" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="44" t="s">
+        <v>628</v>
+      </c>
+      <c r="H58" s="44" t="s">
+        <v>630</v>
+      </c>
+      <c r="I58" s="38" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A59" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="40" t="s">
+        <v>631</v>
+      </c>
+      <c r="C59" s="41" t="s">
+        <v>632</v>
+      </c>
+      <c r="D59" s="41" t="s">
+        <v>633</v>
+      </c>
+      <c r="E59" s="42">
+        <v>326</v>
+      </c>
+      <c r="F59" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="44" t="s">
+        <v>634</v>
+      </c>
+      <c r="H59" s="44" t="s">
+        <v>636</v>
+      </c>
+      <c r="I59" s="38" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A60" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B60" s="40" t="s">
+        <v>641</v>
+      </c>
+      <c r="C60" s="41" t="s">
+        <v>642</v>
+      </c>
+      <c r="D60" s="41" t="s">
+        <v>643</v>
+      </c>
+      <c r="E60" s="42">
+        <v>9778</v>
+      </c>
+      <c r="F60" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="44" t="s">
+        <v>644</v>
+      </c>
+      <c r="H60" s="44" t="s">
+        <v>646</v>
+      </c>
+      <c r="I60" s="38" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A61" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B61" s="40" t="s">
+        <v>647</v>
+      </c>
+      <c r="C61" s="41" t="s">
+        <v>648</v>
+      </c>
+      <c r="D61" s="41" t="s">
+        <v>649</v>
+      </c>
+      <c r="E61" s="42">
+        <v>710</v>
+      </c>
+      <c r="F61" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="44" t="s">
+        <v>650</v>
+      </c>
+      <c r="H61" s="44" t="s">
+        <v>652</v>
+      </c>
+      <c r="I61" s="38" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A62" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="40" t="s">
+        <v>653</v>
+      </c>
+      <c r="C62" s="41" t="s">
+        <v>654</v>
+      </c>
+      <c r="D62" s="41" t="s">
+        <v>655</v>
+      </c>
+      <c r="E62" s="42">
+        <v>711</v>
+      </c>
+      <c r="F62" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="44" t="s">
+        <v>656</v>
+      </c>
+      <c r="H62" s="44" t="s">
+        <v>658</v>
+      </c>
+      <c r="I62" s="38" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A63" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B63" s="40" t="s">
+        <v>659</v>
+      </c>
+      <c r="C63" s="41" t="s">
+        <v>660</v>
+      </c>
+      <c r="D63" s="41" t="s">
+        <v>661</v>
+      </c>
+      <c r="E63" s="42">
+        <v>712</v>
+      </c>
+      <c r="F63" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="44" t="s">
+        <v>662</v>
+      </c>
+      <c r="H63" s="44" t="s">
+        <v>664</v>
+      </c>
+      <c r="I63" s="38" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A64" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B64" s="40" t="s">
+        <v>665</v>
+      </c>
+      <c r="C64" s="41" t="s">
+        <v>666</v>
+      </c>
+      <c r="D64" s="41" t="s">
+        <v>667</v>
+      </c>
+      <c r="E64" s="42">
+        <v>713</v>
+      </c>
+      <c r="F64" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="44" t="s">
+        <v>668</v>
+      </c>
+      <c r="H64" s="44" t="s">
+        <v>670</v>
+      </c>
+      <c r="I64" s="38" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A65" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B65" s="40" t="s">
+        <v>671</v>
+      </c>
+      <c r="C65" s="41" t="s">
+        <v>672</v>
+      </c>
+      <c r="D65" s="41"/>
+      <c r="E65" s="42">
+        <v>714</v>
+      </c>
+      <c r="F65" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="44" t="s">
+        <v>673</v>
+      </c>
+      <c r="H65" s="44" t="s">
+        <v>675</v>
+      </c>
+      <c r="I65" s="38" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A66" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="40" t="s">
+        <v>676</v>
+      </c>
+      <c r="C66" s="41" t="s">
+        <v>677</v>
+      </c>
+      <c r="D66" s="41" t="s">
+        <v>678</v>
+      </c>
+      <c r="E66" s="42">
+        <v>715</v>
+      </c>
+      <c r="F66" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="44" t="s">
+        <v>679</v>
+      </c>
+      <c r="H66" s="44" t="s">
+        <v>681</v>
+      </c>
+      <c r="I66" s="38" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A67" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B67" s="40" t="s">
+        <v>682</v>
+      </c>
+      <c r="C67" s="41" t="s">
+        <v>683</v>
+      </c>
+      <c r="D67" s="41" t="s">
+        <v>684</v>
+      </c>
+      <c r="E67" s="42">
+        <v>717</v>
+      </c>
+      <c r="F67" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="44" t="s">
+        <v>685</v>
+      </c>
+      <c r="H67" s="44" t="s">
+        <v>687</v>
+      </c>
+      <c r="I67" s="38" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A68" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B68" s="40" t="s">
+        <v>688</v>
+      </c>
+      <c r="C68" s="41" t="s">
+        <v>689</v>
+      </c>
+      <c r="D68" s="41" t="s">
+        <v>690</v>
+      </c>
+      <c r="E68" s="42">
+        <v>718</v>
+      </c>
+      <c r="F68" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="44" t="s">
+        <v>691</v>
+      </c>
+      <c r="H68" s="44" t="s">
+        <v>693</v>
+      </c>
+      <c r="I68" s="38" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A69" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" s="40" t="s">
+        <v>694</v>
+      </c>
+      <c r="C69" s="41" t="s">
+        <v>695</v>
+      </c>
+      <c r="D69" s="41" t="s">
+        <v>696</v>
+      </c>
+      <c r="E69" s="42">
+        <v>719</v>
+      </c>
+      <c r="F69" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="44" t="s">
+        <v>697</v>
+      </c>
+      <c r="H69" s="44" t="s">
+        <v>699</v>
+      </c>
+      <c r="I69" s="38" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A70" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B70" s="40" t="s">
+        <v>700</v>
+      </c>
+      <c r="C70" s="41" t="s">
+        <v>701</v>
+      </c>
+      <c r="D70" s="41" t="s">
+        <v>702</v>
+      </c>
+      <c r="E70" s="42">
+        <v>720</v>
+      </c>
+      <c r="F70" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="44" t="s">
+        <v>703</v>
+      </c>
+      <c r="H70" s="44" t="s">
+        <v>705</v>
+      </c>
+      <c r="I70" s="38" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A71" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B71" s="40" t="s">
+        <v>706</v>
+      </c>
+      <c r="C71" s="41" t="s">
+        <v>707</v>
+      </c>
+      <c r="D71" s="41" t="s">
+        <v>708</v>
+      </c>
+      <c r="E71" s="42">
+        <v>721</v>
+      </c>
+      <c r="F71" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="44" t="s">
+        <v>709</v>
+      </c>
+      <c r="H71" s="44" t="s">
+        <v>711</v>
+      </c>
+      <c r="I71" s="38" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A72" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B72" s="40" t="s">
+        <v>712</v>
+      </c>
+      <c r="C72" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="D72" s="41" t="s">
+        <v>714</v>
+      </c>
+      <c r="E72" s="42">
+        <v>722</v>
+      </c>
+      <c r="F72" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="44" t="s">
+        <v>715</v>
+      </c>
+      <c r="H72" s="44" t="s">
+        <v>717</v>
+      </c>
+      <c r="I72" s="38" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A73" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="40" t="s">
+        <v>718</v>
+      </c>
+      <c r="C73" s="41" t="s">
+        <v>719</v>
+      </c>
+      <c r="D73" s="41"/>
+      <c r="E73" s="42">
+        <v>723</v>
+      </c>
+      <c r="F73" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="44" t="s">
+        <v>720</v>
+      </c>
+      <c r="H73" s="44" t="s">
+        <v>722</v>
+      </c>
+      <c r="I73" s="38" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A74" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>726</v>
+      </c>
+      <c r="C74" s="34" t="s">
+        <v>731</v>
+      </c>
+      <c r="D74" s="25"/>
+      <c r="E74" s="35">
+        <v>319</v>
+      </c>
+      <c r="F74" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" s="44" t="s">
+        <v>734</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>736</v>
+      </c>
+      <c r="I74" s="28" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A75" s="22" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>299</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="E75" s="25">
+        <v>9589</v>
+      </c>
+      <c r="F75" s="25"/>
+      <c r="G75" s="35"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="28" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A76" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" s="33" t="s">
+        <v>303</v>
+      </c>
+      <c r="C76" s="34">
+        <v>2668478</v>
+      </c>
+      <c r="D76" s="34" t="s">
+        <v>732</v>
+      </c>
+      <c r="E76" s="35">
+        <v>128</v>
+      </c>
+      <c r="F76" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="H76" s="23"/>
+      <c r="I76" s="31" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A77" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>306</v>
+      </c>
+      <c r="C77" s="24">
+        <v>2346970</v>
+      </c>
+      <c r="D77" s="25">
+        <v>605828142</v>
+      </c>
+      <c r="E77" s="25">
+        <v>9253</v>
+      </c>
+      <c r="F77" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="36" t="s">
+        <v>307</v>
+      </c>
+      <c r="H77" s="23"/>
+      <c r="I77" s="28" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A78" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="B78" s="29" t="s">
+        <v>309</v>
+      </c>
+      <c r="C78" s="24">
+        <v>2564354</v>
+      </c>
+      <c r="D78" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="E78" s="25">
+        <v>9422</v>
+      </c>
+      <c r="F78" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="26" t="s">
+        <v>311</v>
+      </c>
+      <c r="H78" s="23"/>
+      <c r="I78" s="28" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A79" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B79" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="C79" s="34" t="s">
+        <v>315</v>
+      </c>
+      <c r="D79" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="E79" s="35">
+        <v>9471</v>
+      </c>
+      <c r="F79" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="30" t="s">
+        <v>316</v>
+      </c>
+      <c r="H79" s="23"/>
+      <c r="I79" s="28" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A80" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>318</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>319</v>
+      </c>
+      <c r="D80" s="25" t="s">
+        <v>319</v>
+      </c>
+      <c r="E80" s="25">
+        <v>9715</v>
+      </c>
+      <c r="F80" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="36" t="s">
+        <v>320</v>
+      </c>
+      <c r="H80" s="29"/>
+      <c r="I80" s="28" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A81" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B81" s="29" t="s">
+        <v>322</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>323</v>
+      </c>
+      <c r="D81" s="25" t="s">
+        <v>324</v>
+      </c>
+      <c r="E81" s="25">
+        <v>9725</v>
+      </c>
+      <c r="F81" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="27" t="s">
+        <v>325</v>
+      </c>
+      <c r="H81" s="29" t="s">
+        <v>327</v>
+      </c>
+      <c r="I81" s="28" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A82" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>328</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25">
+        <v>9727</v>
+      </c>
+      <c r="F82" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="27" t="s">
+        <v>330</v>
+      </c>
+      <c r="H82" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="I82" s="28" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A83" s="22" t="s">
+        <v>333</v>
+      </c>
+      <c r="B83" s="33" t="s">
+        <v>334</v>
+      </c>
+      <c r="C83" s="34">
+        <v>607102</v>
+      </c>
+      <c r="D83" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="E83" s="35">
+        <v>9115</v>
+      </c>
+      <c r="F83" s="45"/>
+      <c r="G83" s="27"/>
+      <c r="H83" s="23" t="s">
+        <v>750</v>
+      </c>
+      <c r="I83" s="28" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A84" s="22" t="s">
+        <v>333</v>
+      </c>
+      <c r="B84" s="33" t="s">
+        <v>337</v>
+      </c>
+      <c r="C84" s="34">
+        <v>666543</v>
+      </c>
+      <c r="D84" s="25" t="s">
+        <v>338</v>
+      </c>
+      <c r="E84" s="35">
+        <v>9117</v>
+      </c>
+      <c r="F84" s="45"/>
+      <c r="G84" s="27"/>
+      <c r="H84" s="23"/>
+      <c r="I84" s="28" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A85" s="22" t="s">
+        <v>333</v>
+      </c>
+      <c r="B85" s="29" t="s">
+        <v>340</v>
+      </c>
+      <c r="C85" s="24">
+        <v>518160</v>
+      </c>
+      <c r="D85" s="25" t="s">
+        <v>342</v>
+      </c>
+      <c r="E85" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="F85" s="25"/>
+      <c r="G85" s="27"/>
+      <c r="H85" s="29"/>
+      <c r="I85" s="28" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A86" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="B86" s="29" t="s">
+        <v>345</v>
+      </c>
+      <c r="C86" s="24">
+        <v>914551757</v>
+      </c>
+      <c r="D86" s="25" t="s">
+        <v>346</v>
+      </c>
+      <c r="E86" s="25">
+        <v>9750</v>
+      </c>
+      <c r="F86" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G86" s="26" t="s">
+        <v>347</v>
+      </c>
+      <c r="H86" s="29" t="s">
+        <v>746</v>
+      </c>
+      <c r="I86" s="28" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A87" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" s="33" t="s">
+        <v>349</v>
+      </c>
+      <c r="C87" s="34">
+        <v>983995691</v>
+      </c>
+      <c r="D87" s="25" t="s">
+        <v>350</v>
+      </c>
+      <c r="E87" s="35">
+        <v>9751</v>
+      </c>
+      <c r="F87" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="27" t="s">
+        <v>351</v>
+      </c>
+      <c r="H87" s="23" t="s">
+        <v>747</v>
+      </c>
+      <c r="I87" s="28" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A88" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="B88" s="29" t="s">
+        <v>353</v>
+      </c>
+      <c r="C88" s="24">
+        <v>970938974</v>
+      </c>
+      <c r="D88" s="25" t="s">
+        <v>354</v>
+      </c>
+      <c r="E88" s="25">
+        <v>9753</v>
+      </c>
+      <c r="F88" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="36" t="s">
+        <v>355</v>
+      </c>
+      <c r="H88" s="29" t="s">
+        <v>748</v>
+      </c>
+      <c r="I88" s="28" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A89" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="B89" s="33" t="s">
+        <v>357</v>
+      </c>
+      <c r="C89" s="34">
+        <v>982584027</v>
+      </c>
+      <c r="D89" s="25" t="s">
+        <v>358</v>
+      </c>
+      <c r="E89" s="35">
+        <v>9757</v>
+      </c>
+      <c r="F89" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="30" t="s">
+        <v>359</v>
+      </c>
+      <c r="H89" s="23" t="s">
+        <v>749</v>
+      </c>
+      <c r="I89" s="31" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A90" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B90" s="33" t="s">
+        <v>362</v>
+      </c>
+      <c r="C90" s="34">
+        <v>365569059</v>
+      </c>
+      <c r="D90" s="25" t="s">
+        <v>363</v>
+      </c>
+      <c r="E90" s="35">
+        <v>9850</v>
+      </c>
+      <c r="F90" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="36" t="s">
+        <v>364</v>
+      </c>
+      <c r="H90" s="23"/>
+      <c r="I90" s="31" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A91" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B91" s="33" t="s">
+        <v>366</v>
+      </c>
+      <c r="C91" s="34">
+        <v>365569303</v>
+      </c>
+      <c r="D91" s="25" t="s">
+        <v>367</v>
+      </c>
+      <c r="E91" s="35">
+        <v>9851</v>
+      </c>
+      <c r="F91" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="36" t="s">
+        <v>368</v>
+      </c>
+      <c r="H91" s="23"/>
+      <c r="I91" s="31" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A92" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B92" s="33" t="s">
+        <v>370</v>
+      </c>
+      <c r="C92" s="34">
+        <v>365569415</v>
+      </c>
+      <c r="D92" s="25" t="s">
+        <v>371</v>
+      </c>
+      <c r="E92" s="35">
+        <v>9852</v>
+      </c>
+      <c r="F92" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="36" t="s">
+        <v>372</v>
+      </c>
+      <c r="H92" s="23"/>
+      <c r="I92" s="31" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A93" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B93" s="33" t="s">
+        <v>374</v>
+      </c>
+      <c r="C93" s="34"/>
+      <c r="D93" s="25" t="s">
+        <v>375</v>
+      </c>
+      <c r="E93" s="35">
+        <v>9853</v>
+      </c>
+      <c r="F93" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="36" t="s">
+        <v>376</v>
+      </c>
+      <c r="H93" s="23"/>
+      <c r="I93" s="31" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A94" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B94" s="29" t="s">
+        <v>378</v>
+      </c>
+      <c r="C94" s="24"/>
+      <c r="D94" s="25" t="s">
+        <v>379</v>
+      </c>
+      <c r="E94" s="25">
+        <v>9863</v>
+      </c>
+      <c r="F94" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" s="36" t="s">
+        <v>380</v>
+      </c>
+      <c r="H94" s="23"/>
+      <c r="I94" s="28" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A95" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B95" s="33" t="s">
+        <v>382</v>
+      </c>
+      <c r="C95" s="34"/>
+      <c r="D95" s="25" t="s">
+        <v>383</v>
+      </c>
+      <c r="E95" s="35">
+        <v>9866</v>
+      </c>
+      <c r="F95" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="26" t="s">
+        <v>384</v>
+      </c>
+      <c r="H95" s="23"/>
+      <c r="I95" s="31" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A96" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B96" s="33" t="s">
+        <v>386</v>
+      </c>
+      <c r="C96" s="34" t="s">
+        <v>388</v>
+      </c>
+      <c r="D96" s="25" t="s">
+        <v>389</v>
+      </c>
+      <c r="E96" s="35" t="s">
+        <v>387</v>
+      </c>
+      <c r="F96" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="36" t="s">
+        <v>390</v>
+      </c>
+      <c r="H96" s="23"/>
+      <c r="I96" s="31" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A97" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B97" s="33" t="s">
+        <v>392</v>
+      </c>
+      <c r="C97" s="34" t="s">
+        <v>388</v>
+      </c>
+      <c r="D97" s="25" t="s">
+        <v>389</v>
+      </c>
+      <c r="E97" s="35" t="s">
+        <v>393</v>
+      </c>
+      <c r="F97" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G97" s="36" t="s">
+        <v>394</v>
+      </c>
+      <c r="H97" s="23"/>
+      <c r="I97" s="31" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A98" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B98" s="33" t="s">
+        <v>396</v>
+      </c>
+      <c r="C98" s="34" t="s">
+        <v>388</v>
+      </c>
+      <c r="D98" s="25" t="s">
+        <v>389</v>
+      </c>
+      <c r="E98" s="35" t="s">
+        <v>397</v>
+      </c>
+      <c r="F98" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G98" s="36" t="s">
+        <v>398</v>
+      </c>
+      <c r="H98" s="23"/>
+      <c r="I98" s="31" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A99" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B99" s="33" t="s">
+        <v>400</v>
+      </c>
+      <c r="C99" s="34" t="s">
+        <v>388</v>
+      </c>
+      <c r="D99" s="25" t="s">
+        <v>389</v>
+      </c>
+      <c r="E99" s="35" t="s">
+        <v>401</v>
+      </c>
+      <c r="F99" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="36" t="s">
+        <v>402</v>
+      </c>
+      <c r="H99" s="23"/>
+      <c r="I99" s="31" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A100" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B100" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="C100" s="24" t="s">
+        <v>388</v>
+      </c>
+      <c r="D100" s="25" t="s">
+        <v>389</v>
+      </c>
+      <c r="E100" s="25" t="s">
+        <v>405</v>
+      </c>
+      <c r="F100" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100" s="36" t="s">
+        <v>406</v>
+      </c>
+      <c r="H100" s="23"/>
+      <c r="I100" s="28" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A101" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B101" s="23" t="s">
+        <v>408</v>
+      </c>
+      <c r="C101" s="24">
+        <v>271990231</v>
+      </c>
+      <c r="D101" s="25" t="s">
+        <v>410</v>
+      </c>
+      <c r="E101" s="25" t="s">
+        <v>409</v>
+      </c>
+      <c r="F101" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="26" t="s">
+        <v>411</v>
+      </c>
+      <c r="H101" s="23"/>
+      <c r="I101" s="28" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A102" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="B102" s="33" t="s">
+        <v>413</v>
+      </c>
+      <c r="C102" s="34">
+        <v>271990231</v>
+      </c>
+      <c r="D102" s="25" t="s">
+        <v>410</v>
+      </c>
+      <c r="E102" s="35" t="s">
+        <v>414</v>
+      </c>
+      <c r="F102" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="26" t="s">
+        <v>415</v>
+      </c>
+      <c r="H102" s="29"/>
+      <c r="I102" s="31" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A103" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B103" s="33" t="s">
+        <v>418</v>
+      </c>
+      <c r="C103" s="34" t="s">
+        <v>419</v>
+      </c>
+      <c r="D103" s="25" t="s">
+        <v>420</v>
+      </c>
+      <c r="E103" s="35">
+        <v>9434</v>
+      </c>
+      <c r="F103" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" s="36" t="s">
+        <v>421</v>
+      </c>
+      <c r="H103" s="29" t="s">
+        <v>423</v>
+      </c>
+      <c r="I103" s="31" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" s="4" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A104" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B104" s="33" t="s">
+        <v>424</v>
+      </c>
+      <c r="C104" s="34" t="s">
+        <v>425</v>
+      </c>
+      <c r="D104" s="25" t="s">
+        <v>426</v>
+      </c>
+      <c r="E104" s="35">
+        <v>9552</v>
+      </c>
+      <c r="F104" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="36" t="s">
+        <v>427</v>
+      </c>
+      <c r="H104" s="33" t="s">
+        <v>429</v>
+      </c>
+      <c r="I104" s="31" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A105" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B105" s="33" t="s">
+        <v>430</v>
+      </c>
+      <c r="C105" s="34" t="s">
+        <v>431</v>
+      </c>
+      <c r="D105" s="25" t="s">
+        <v>432</v>
+      </c>
+      <c r="E105" s="35">
+        <v>9773</v>
+      </c>
+      <c r="F105" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="36" t="s">
+        <v>433</v>
+      </c>
+      <c r="H105" s="33" t="s">
+        <v>435</v>
+      </c>
+      <c r="I105" s="31" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A106" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B106" s="33" t="s">
+        <v>436</v>
+      </c>
+      <c r="C106" s="34" t="s">
+        <v>437</v>
+      </c>
+      <c r="D106" s="25" t="s">
+        <v>438</v>
+      </c>
+      <c r="E106" s="35">
+        <v>9830</v>
+      </c>
+      <c r="F106" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="36" t="s">
+        <v>439</v>
+      </c>
+      <c r="H106" s="23" t="s">
+        <v>441</v>
+      </c>
+      <c r="I106" s="31" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A107" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B107" s="33" t="s">
+        <v>442</v>
+      </c>
+      <c r="C107" s="34" t="s">
+        <v>443</v>
+      </c>
+      <c r="D107" s="25" t="s">
+        <v>444</v>
+      </c>
+      <c r="E107" s="35">
+        <v>9832</v>
+      </c>
+      <c r="F107" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="36" t="s">
+        <v>445</v>
+      </c>
+      <c r="H107" s="29" t="s">
+        <v>447</v>
+      </c>
+      <c r="I107" s="31" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A108" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B108" s="23" t="s">
+        <v>448</v>
+      </c>
+      <c r="C108" s="24" t="s">
+        <v>449</v>
+      </c>
+      <c r="D108" s="25" t="s">
+        <v>450</v>
+      </c>
+      <c r="E108" s="25">
+        <v>9833</v>
+      </c>
+      <c r="F108" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="36" t="s">
+        <v>451</v>
+      </c>
+      <c r="H108" s="29" t="s">
+        <v>453</v>
+      </c>
+      <c r="I108" s="28" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A109" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B109" s="33" t="s">
+        <v>454</v>
+      </c>
+      <c r="C109" s="34" t="s">
+        <v>455</v>
+      </c>
+      <c r="D109" s="25" t="s">
+        <v>456</v>
+      </c>
+      <c r="E109" s="35">
+        <v>9835</v>
+      </c>
+      <c r="F109" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="26" t="s">
+        <v>457</v>
+      </c>
+      <c r="H109" s="23" t="s">
+        <v>459</v>
+      </c>
+      <c r="I109" s="28" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A110" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B110" s="29" t="s">
+        <v>460</v>
+      </c>
+      <c r="C110" s="24" t="s">
+        <v>461</v>
+      </c>
+      <c r="D110" s="25" t="s">
+        <v>462</v>
+      </c>
+      <c r="E110" s="25">
+        <v>9870</v>
+      </c>
+      <c r="F110" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="36" t="s">
+        <v>463</v>
+      </c>
+      <c r="H110" s="29" t="s">
+        <v>465</v>
+      </c>
+      <c r="I110" s="28" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A111" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B111" s="29" t="s">
+        <v>466</v>
+      </c>
+      <c r="C111" s="24" t="s">
+        <v>467</v>
+      </c>
+      <c r="D111" s="25" t="s">
+        <v>468</v>
+      </c>
+      <c r="E111" s="25">
+        <v>9881</v>
+      </c>
+      <c r="F111" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G111" s="30" t="s">
+        <v>469</v>
+      </c>
+      <c r="H111" s="29" t="s">
+        <v>471</v>
+      </c>
+      <c r="I111" s="28" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A112" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B112" s="29" t="s">
+        <v>472</v>
+      </c>
+      <c r="C112" s="24" t="s">
+        <v>473</v>
+      </c>
+      <c r="D112" s="25" t="s">
+        <v>474</v>
+      </c>
+      <c r="E112" s="25">
+        <v>9882</v>
+      </c>
+      <c r="F112" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G112" s="30" t="s">
+        <v>475</v>
+      </c>
+      <c r="H112" s="29" t="s">
+        <v>477</v>
+      </c>
+      <c r="I112" s="28" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A113" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>478</v>
+      </c>
+      <c r="C113" s="24" t="s">
+        <v>479</v>
+      </c>
+      <c r="D113" s="25" t="s">
+        <v>480</v>
+      </c>
+      <c r="E113" s="25">
+        <v>9883</v>
+      </c>
+      <c r="F113" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="30" t="s">
+        <v>481</v>
+      </c>
+      <c r="H113" s="23" t="s">
+        <v>483</v>
+      </c>
+      <c r="I113" s="28" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A114" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B114" s="33" t="s">
+        <v>484</v>
+      </c>
+      <c r="C114" s="34" t="s">
+        <v>485</v>
+      </c>
+      <c r="D114" s="37" t="s">
+        <v>486</v>
+      </c>
+      <c r="E114" s="35">
+        <v>9887</v>
+      </c>
+      <c r="F114" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G114" s="26" t="s">
+        <v>487</v>
+      </c>
+      <c r="H114" s="23" t="s">
+        <v>489</v>
+      </c>
+      <c r="I114" s="31" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A115" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B115" s="33" t="s">
+        <v>490</v>
+      </c>
+      <c r="C115" s="34" t="s">
+        <v>491</v>
+      </c>
+      <c r="D115" s="25" t="s">
+        <v>492</v>
+      </c>
+      <c r="E115" s="35">
+        <v>9890</v>
+      </c>
+      <c r="F115" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="36" t="s">
+        <v>493</v>
+      </c>
+      <c r="H115" s="23" t="s">
+        <v>495</v>
+      </c>
+      <c r="I115" s="31" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" s="9" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="A116" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B116" s="33" t="s">
+        <v>496</v>
+      </c>
+      <c r="C116" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="D116" s="25" t="s">
+        <v>499</v>
+      </c>
+      <c r="E116" s="35" t="s">
+        <v>497</v>
+      </c>
+      <c r="F116" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G116" s="36" t="s">
+        <v>500</v>
+      </c>
+      <c r="H116" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="I116" s="31" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A117" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B117" s="33" t="s">
+        <v>503</v>
+      </c>
+      <c r="C117" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="D117" s="25" t="s">
+        <v>499</v>
+      </c>
+      <c r="E117" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="F117" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G117" s="36" t="s">
+        <v>505</v>
+      </c>
+      <c r="H117" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="I117" s="31" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A118" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B118" s="33" t="s">
         <v>727</v>
       </c>
-      <c r="F2" s="11" t="s">
-[...5 lines deleted...]
-      <c r="H2" s="11" t="s">
+      <c r="C118" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="D118" s="25" t="s">
+        <v>499</v>
+      </c>
+      <c r="E118" s="35" t="s">
+        <v>507</v>
+      </c>
+      <c r="F118" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G118" s="36" t="s">
+        <v>508</v>
+      </c>
+      <c r="H118" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="I118" s="31" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A119" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B119" s="33" t="s">
         <v>728</v>
       </c>
-      <c r="I2" s="13" t="s">
+      <c r="C119" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="D119" s="25" t="s">
+        <v>499</v>
+      </c>
+      <c r="E119" s="35" t="s">
+        <v>510</v>
+      </c>
+      <c r="F119" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G119" s="36" t="s">
+        <v>511</v>
+      </c>
+      <c r="H119" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="I119" s="31" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A120" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B120" s="33" t="s">
         <v>729</v>
       </c>
-    </row>
-[...1630 lines deleted...]
-      <c r="D59" s="40" t="s">
+      <c r="C120" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="D120" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="E120" s="35" t="s">
+        <v>513</v>
+      </c>
+      <c r="F120" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="36" t="s">
+        <v>515</v>
+      </c>
+      <c r="H120" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="I120" s="31" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A121" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B121" s="33" t="s">
+        <v>517</v>
+      </c>
+      <c r="C121" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="D121" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="E121" s="35" t="s">
+        <v>518</v>
+      </c>
+      <c r="F121" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="36" t="s">
+        <v>519</v>
+      </c>
+      <c r="H121" s="33" t="s">
+        <v>502</v>
+      </c>
+      <c r="I121" s="31" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A122" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B122" s="33" t="s">
+        <v>521</v>
+      </c>
+      <c r="C122" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="D122" s="25" t="s">
+        <v>499</v>
+      </c>
+      <c r="E122" s="35" t="s">
+        <v>522</v>
+      </c>
+      <c r="F122" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="36" t="s">
+        <v>523</v>
+      </c>
+      <c r="H122" s="23" t="s">
+        <v>502</v>
+      </c>
+      <c r="I122" s="31" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A123" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B123" s="33" t="s">
+        <v>525</v>
+      </c>
+      <c r="C123" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="D123" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="E123" s="35" t="s">
+        <v>526</v>
+      </c>
+      <c r="F123" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="36" t="s">
+        <v>527</v>
+      </c>
+      <c r="H123" s="46" t="s">
+        <v>502</v>
+      </c>
+      <c r="I123" s="31" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A124" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B124" s="33" t="s">
+        <v>529</v>
+      </c>
+      <c r="C124" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="D124" s="25" t="s">
+        <v>499</v>
+      </c>
+      <c r="E124" s="35" t="s">
+        <v>530</v>
+      </c>
+      <c r="F124" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="36" t="s">
+        <v>531</v>
+      </c>
+      <c r="H124" s="46" t="s">
+        <v>502</v>
+      </c>
+      <c r="I124" s="31" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A125" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B125" s="23" t="s">
+        <v>533</v>
+      </c>
+      <c r="C125" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D125" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="E125" s="25" t="s">
+        <v>534</v>
+      </c>
+      <c r="F125" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="36" t="s">
+        <v>535</v>
+      </c>
+      <c r="H125" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="I125" s="28" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A126" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B126" s="29" t="s">
+        <v>537</v>
+      </c>
+      <c r="C126" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D126" s="25" t="s">
+        <v>499</v>
+      </c>
+      <c r="E126" s="25" t="s">
+        <v>538</v>
+      </c>
+      <c r="F126" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="26" t="s">
+        <v>539</v>
+      </c>
+      <c r="H126" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="I126" s="28" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A127" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B127" s="33" t="s">
+        <v>541</v>
+      </c>
+      <c r="C127" s="34" t="s">
+        <v>543</v>
+      </c>
+      <c r="D127" s="25" t="s">
+        <v>544</v>
+      </c>
+      <c r="E127" s="35" t="s">
+        <v>542</v>
+      </c>
+      <c r="F127" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="26" t="s">
+        <v>545</v>
+      </c>
+      <c r="H127" s="23" t="s">
+        <v>547</v>
+      </c>
+      <c r="I127" s="28" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A128" s="22" t="s">
+        <v>417</v>
+      </c>
+      <c r="B128" s="45" t="s">
+        <v>730</v>
+      </c>
+      <c r="C128" s="47" t="s">
+        <v>733</v>
+      </c>
+      <c r="D128" s="48"/>
+      <c r="E128" s="48">
+        <v>9779</v>
+      </c>
+      <c r="F128" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G128" s="44" t="s">
+        <v>735</v>
+      </c>
+      <c r="H128" s="23" t="s">
+        <v>737</v>
+      </c>
+      <c r="I128" s="28" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A129" s="22" t="s">
+        <v>548</v>
+      </c>
+      <c r="B129" s="45" t="s">
+        <v>549</v>
+      </c>
+      <c r="C129" s="47">
+        <v>61499404</v>
+      </c>
+      <c r="D129" s="48" t="s">
+        <v>551</v>
+      </c>
+      <c r="E129" s="48" t="s">
+        <v>550</v>
+      </c>
+      <c r="F129" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G129" s="36" t="s">
+        <v>552</v>
+      </c>
+      <c r="H129" s="23"/>
+      <c r="I129" s="28" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A130" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="B130" s="45" t="s">
+        <v>555</v>
+      </c>
+      <c r="C130" s="47">
+        <v>61244643</v>
+      </c>
+      <c r="D130" s="48" t="s">
+        <v>556</v>
+      </c>
+      <c r="E130" s="48">
+        <v>9118</v>
+      </c>
+      <c r="F130" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="48" t="s">
+        <v>557</v>
+      </c>
+      <c r="H130" s="23"/>
+      <c r="I130" s="28" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A131" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="B131" s="45" t="s">
+        <v>559</v>
+      </c>
+      <c r="C131" s="47">
+        <v>58911219</v>
+      </c>
+      <c r="D131" s="48"/>
+      <c r="E131" s="48">
+        <v>9119</v>
+      </c>
+      <c r="F131" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G131" s="48" t="s">
+        <v>560</v>
+      </c>
+      <c r="H131" s="23"/>
+      <c r="I131" s="28" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A132" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="B132" s="45" t="s">
+        <v>562</v>
+      </c>
+      <c r="C132" s="47">
+        <v>24184798</v>
+      </c>
+      <c r="D132" s="48" t="s">
+        <v>563</v>
+      </c>
+      <c r="E132" s="48">
+        <v>9231</v>
+      </c>
+      <c r="F132" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G132" s="48" t="s">
+        <v>564</v>
+      </c>
+      <c r="H132" s="23"/>
+      <c r="I132" s="28" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A133" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="B133" s="45" t="s">
+        <v>566</v>
+      </c>
+      <c r="C133" s="47">
+        <v>34265034</v>
+      </c>
+      <c r="D133" s="48" t="s">
+        <v>567</v>
+      </c>
+      <c r="E133" s="48">
+        <v>9539</v>
+      </c>
+      <c r="F133" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="48" t="s">
+        <v>568</v>
+      </c>
+      <c r="H133" s="23"/>
+      <c r="I133" s="28" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A134" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="B134" s="45" t="s">
+        <v>570</v>
+      </c>
+      <c r="C134" s="47">
+        <v>53781112</v>
+      </c>
+      <c r="D134" s="48" t="s">
+        <v>571</v>
+      </c>
+      <c r="E134" s="48">
+        <v>9592</v>
+      </c>
+      <c r="F134" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="48" t="s">
+        <v>572</v>
+      </c>
+      <c r="H134" s="23"/>
+      <c r="I134" s="28" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A135" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="B135" s="45" t="s">
+        <v>574</v>
+      </c>
+      <c r="C135" s="47">
+        <v>61499676</v>
+      </c>
+      <c r="D135" s="48"/>
+      <c r="E135" s="48">
+        <v>9713</v>
+      </c>
+      <c r="F135" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G135" s="48" t="s">
+        <v>575</v>
+      </c>
+      <c r="H135" s="23"/>
+      <c r="I135" s="28" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A136" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="B136" s="45" t="s">
+        <v>577</v>
+      </c>
+      <c r="C136" s="47">
+        <v>860776104</v>
+      </c>
+      <c r="D136" s="48" t="s">
+        <v>578</v>
+      </c>
+      <c r="E136" s="48">
+        <v>9717</v>
+      </c>
+      <c r="F136" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G136" s="48" t="s">
+        <v>579</v>
+      </c>
+      <c r="H136" s="23"/>
+      <c r="I136" s="28" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A137" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="B137" s="40" t="s">
+        <v>581</v>
+      </c>
+      <c r="C137" s="41">
+        <v>85246506</v>
+      </c>
+      <c r="D137" s="42" t="s">
+        <v>583</v>
+      </c>
+      <c r="E137" s="42" t="s">
+        <v>582</v>
+      </c>
+      <c r="F137" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="48" t="s">
+        <v>584</v>
+      </c>
+      <c r="H137" s="40"/>
+      <c r="I137" s="38" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A138" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="B138" s="40" t="s">
+        <v>586</v>
+      </c>
+      <c r="C138" s="41">
+        <v>24248582</v>
+      </c>
+      <c r="D138" s="41" t="s">
+        <v>588</v>
+      </c>
+      <c r="E138" s="42" t="s">
+        <v>587</v>
+      </c>
+      <c r="F138" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="48" t="s">
+        <v>589</v>
+      </c>
+      <c r="H138" s="44"/>
+      <c r="I138" s="38" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A139" s="39" t="s">
+        <v>554</v>
+      </c>
+      <c r="B139" s="45" t="s">
+        <v>591</v>
+      </c>
+      <c r="C139" s="47">
+        <v>61499404</v>
+      </c>
+      <c r="D139" s="48" t="s">
+        <v>593</v>
+      </c>
+      <c r="E139" s="48" t="s">
+        <v>592</v>
+      </c>
+      <c r="F139" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G139" s="48" t="s">
+        <v>594</v>
+      </c>
+      <c r="H139" s="23"/>
+      <c r="I139" s="28" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A140" s="40" t="s">
+        <v>554</v>
+      </c>
+      <c r="B140" s="45" t="s">
         <v>637</v>
       </c>
-      <c r="E59" s="41">
-[...5 lines deleted...]
-      <c r="G59" s="43" t="s">
+      <c r="C140" s="47">
+        <v>53781147</v>
+      </c>
+      <c r="D140" s="48" t="s">
         <v>638</v>
       </c>
-      <c r="H59" s="43" t="s">
+      <c r="E140" s="48">
+        <v>9594</v>
+      </c>
+      <c r="F140" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="48" t="s">
+        <v>639</v>
+      </c>
+      <c r="H140" s="23"/>
+      <c r="I140" s="29" t="s">
         <v>640</v>
       </c>
-      <c r="I59" s="37" t="s">
-[...425 lines deleted...]
-      <c r="H74" s="22" t="s">
+    </row>
+    <row r="141" spans="1:9" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A141" s="40" t="s">
+        <v>417</v>
+      </c>
+      <c r="B141" s="45" t="s">
         <v>740</v>
       </c>
-      <c r="I74" s="27" t="s">
+      <c r="C141" s="47" t="s">
         <v>742</v>
       </c>
-    </row>
-[...1489 lines deleted...]
-      <c r="H128" s="22" t="s">
+      <c r="D141" s="48"/>
+      <c r="E141" s="48">
+        <v>8088</v>
+      </c>
+      <c r="F141" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G141" s="48" t="s">
+        <v>743</v>
+      </c>
+      <c r="H141" s="23" t="s">
+        <v>744</v>
+      </c>
+      <c r="I141" s="29" t="s">
         <v>741</v>
-      </c>
-[...348 lines deleted...]
-        <v>745</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
-  <autoFilter ref="A2:I138" xr:uid="{118ADFA1-FC96-43E0-9360-2E84B1C0B60D}">
+  <autoFilter ref="A2:I141" xr:uid="{118ADFA1-FC96-43E0-9360-2E84B1C0B60D}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:I138">
       <sortCondition ref="A2:A138"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink ref="I68" r:id="rId1" xr:uid="{C8CBCA33-B18B-48B7-AD71-034A2DB9DA41}"/>
     <hyperlink ref="I73" r:id="rId2" xr:uid="{E7F9A894-7167-49DF-A001-4AABEEC4DF86}"/>
     <hyperlink ref="I72" r:id="rId3" xr:uid="{FABDAE55-5CAC-49E2-88F9-7B30F14CD943}"/>
     <hyperlink ref="I71" r:id="rId4" xr:uid="{7D8F5DBB-6389-48E0-8D92-7B9FCDEDEA87}"/>
     <hyperlink ref="I70" r:id="rId5" xr:uid="{B5AC3C42-3383-41F8-BC93-1CAC2BF97AC9}"/>
     <hyperlink ref="I69" r:id="rId6" xr:uid="{257F8133-5A55-45C9-93D5-1052F7AEB1DF}"/>
     <hyperlink ref="I67" r:id="rId7" xr:uid="{B0294690-677A-4EDA-958A-7B964FB0F667}"/>
     <hyperlink ref="I66" r:id="rId8" xr:uid="{0A29B8A6-9F66-41E4-9191-B55A8DCEE6D9}"/>
     <hyperlink ref="I65" r:id="rId9" xr:uid="{DABFAC69-EC11-463A-980D-38138223B85A}"/>
     <hyperlink ref="I64" r:id="rId10" xr:uid="{73CF442E-E570-4714-A9EC-0994A574F83A}"/>
     <hyperlink ref="I63" r:id="rId11" xr:uid="{5EDFA4B9-4736-44EC-B659-5E246122DC8F}"/>
     <hyperlink ref="I62" r:id="rId12" xr:uid="{BB4A67DD-221F-4DC8-80FB-AB1F2ABAFDD7}"/>
     <hyperlink ref="I127:I138" r:id="rId13" display="Fortum.FI985@bscs.basware.com" xr:uid="{F837DE7A-0D26-4CD9-B2AC-01E0763493B5}"/>
     <hyperlink ref="I61" r:id="rId14" xr:uid="{9764FA81-4A6E-4346-878C-6D5B11484CDB}"/>
     <hyperlink ref="I60" r:id="rId15" display="Fortum.FI320@bscs.basware.com" xr:uid="{7825809A-AF52-4191-BE4A-EBDAAD3E3BF4}"/>
     <hyperlink ref="I138" r:id="rId16" display="Fortum.FI320@bscs.basware.com" xr:uid="{7674A0B0-1CDE-46F2-A87E-4AAD39664D5D}"/>
     <hyperlink ref="I59" r:id="rId17" xr:uid="{7FAC6610-3EE9-4AB2-BB35-D8C42AAAFA5C}"/>
     <hyperlink ref="I58" r:id="rId18" xr:uid="{64E922A8-2D46-416C-966C-C11538DDC8F6}"/>
     <hyperlink ref="I57" r:id="rId19" xr:uid="{E5C33A60-43EA-4C9F-83BE-AD73C5FA7325}"/>
     <hyperlink ref="I56" r:id="rId20" xr:uid="{87BA3B81-221B-4D12-AF9D-B4D1EA93DA42}"/>
@@ -7211,51 +7231,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47DC64CB-94EB-45C5-AB97-59211F55419F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AF4C2BA-6336-4320-8F5B-29D717599F74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="79dd2081-61e2-4e0d-b73d-5a96c0e46db6"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B948F7F4-18ED-4C9C-A544-77F77A90CFD8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE37350A-A92C-4CD6-9319-DC6DEA6571C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="77ccc9a3-fe0d-4b84-a1cf-afeb00ad3f8e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>